--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1053">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1088">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>Financeur</t>
   </si>
   <si>
     <t>Nom du projet</t>
   </si>
   <si>
     <t>Méthode</t>
   </si>
   <si>
     <t>Participation au financement (%)</t>
   </si>
   <si>
     <t>RE reconnues attribuées (tCO2 éq)</t>
   </si>
   <si>
     <t>ABIOXIR</t>
   </si>
   <si>
     <t>Atmosylva n°10 - Boisement Maen Roch (35)</t>
   </si>
   <si>
@@ -71,59 +71,59 @@
   <si>
     <t>Absolutely French</t>
   </si>
   <si>
     <t>STOCK CO2 n°354 - Pays de la Loire (44)</t>
   </si>
   <si>
     <t>STOCK CO2 n°370 - Normandie (50)</t>
   </si>
   <si>
     <t>ACC M</t>
   </si>
   <si>
     <t>MaForêt #78 - Cabanac-et-Villagrains (33)</t>
   </si>
   <si>
     <t>Reboisement</t>
   </si>
   <si>
     <t>ACHEEL</t>
   </si>
   <si>
     <t>STOCK CO2 n°26 – Centre-Val de Loire (41)</t>
   </si>
   <si>
+    <t>STOCK CO2 n°83 - Bretagne (35)</t>
+  </si>
+  <si>
+    <t>CarbonAgri</t>
+  </si>
+  <si>
     <t>STOCK CO2 n°318 - Nouvelle Aquitaine (40)</t>
   </si>
   <si>
-    <t>STOCK CO2 n°83 - Bretagne (35)</t>
-[...4 lines deleted...]
-  <si>
     <t>ACTUAL GROUP</t>
   </si>
   <si>
     <t>Carbocage 2023</t>
   </si>
   <si>
     <t>Haies</t>
   </si>
   <si>
     <t>Adecco France</t>
   </si>
   <si>
     <t>Vergers fruits à coques du sud-ouest</t>
   </si>
   <si>
     <t>Vergers collectifs</t>
   </si>
   <si>
     <t>Landerneau Carbonapp</t>
   </si>
   <si>
     <t>Vergers fruitiers France 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Vergers fruitiers France 2022 - La Pargade </t>
@@ -170,56 +170,56 @@
   <si>
     <t>ReSoil n°19 - Saint-Soupplets (77)</t>
   </si>
   <si>
     <t>Adopale</t>
   </si>
   <si>
     <t>ReSoil n°89 - Auvergne Rhône Alpes</t>
   </si>
   <si>
     <t>AERGON</t>
   </si>
   <si>
     <t>Atmosylva n°6 - Reboisement de forêt incendiée Saint-Mars d'Outillé (72)</t>
   </si>
   <si>
     <t>Aéroport Marseille Provence</t>
   </si>
   <si>
     <t>VERGERS CDA 1</t>
   </si>
   <si>
     <t>CNPF C+for n° 130 Bellegarde (Aéroport de Marseille Provence &amp; EcoAct n° 1)</t>
   </si>
   <si>
+    <t>AMANDES DE LA RENJARDIERE</t>
+  </si>
+  <si>
     <t>Carbonapp - Dossier Collectif - Vergers n°6</t>
   </si>
   <si>
-    <t>AMANDES DE LA RENJARDIERE</t>
-[...1 lines deleted...]
-  <si>
     <t>Saint Quentin la Porterie 2 - Fransylva Services</t>
   </si>
   <si>
     <t>Carbonapp - Dossier Collectif - Vergers n°7</t>
   </si>
   <si>
     <t>Aéroports de Lyon</t>
   </si>
   <si>
     <t>Aéroports de Lyon / Conseil départemental du Rhône : Projet n°1 – Reboisement Cantinière</t>
   </si>
   <si>
     <t>Projet Aéroports de Lyon - Reboisement Conseil départemental du Rhône n°2 - Massif de la Pyramide</t>
   </si>
   <si>
     <t>Aéroports de Lyon (VINCI Airports), Chambre d’Agriculture du Rhône et GEDA de l'Ozon, accélérateurs de la transition bas carbone en grandes cultures</t>
   </si>
   <si>
     <t>AESIO mutuelle</t>
   </si>
   <si>
     <t>Agence Hérault-Gard - 2022 - Bouquet de projets n°1</t>
   </si>
   <si>
     <t>Forêt domaniale de Saint Gobain Coucy-Basse</t>
@@ -248,158 +248,185 @@
   <si>
     <t>SysFarm N°4 - Nouvelle Aquitaine</t>
   </si>
   <si>
     <t>Agence de l'Eau Seine-Normandie</t>
   </si>
   <si>
     <t>STOCK CO2 n°88 - Normandie (61)</t>
   </si>
   <si>
     <t>AgroParisTech-Institut des sciences et industries du vivant et de l'environnement</t>
   </si>
   <si>
     <t xml:space="preserve">Reboisement Bois de la Sivrite </t>
   </si>
   <si>
     <t>Air France</t>
   </si>
   <si>
     <t>SF²x4C_La Veuge_R1</t>
   </si>
   <si>
     <t>Bois du Saule</t>
   </si>
   <si>
+    <t>Alliance Forêts Bois/GCF n° 42 - Saint-Pierre-de-Côle (24)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n° 43 - Maurens-Scopont (81)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n° 68 - Calmels-et-le-Viala (12)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois n°88 - Aillas (33)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°89 - Labarthe Bleys (81)</t>
+  </si>
+  <si>
+    <t>SF²X4C_Maubuisson_B1</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n° 19 - Preignac (33)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°125 - Saint-Martin-De-Coux (17)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°154 - Saint Sulpice de Faleyrens (33)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°127 - Bannalec (29)</t>
+  </si>
+  <si>
+    <t>SF²X4C_Pierre Bois_R1</t>
+  </si>
+  <si>
+    <t>SF²X4C - Hermont</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ReSoil n°1 - Les Sieges (89) - Rigaux </t>
+  </si>
+  <si>
+    <t>ReSoil n°2 - Flacy (89) - Rigaux</t>
+  </si>
+  <si>
+    <t>ReSoil n°3 - Lucenay-le-duc (21) - BORNOT</t>
+  </si>
+  <si>
+    <t>ReSoil n°8</t>
+  </si>
+  <si>
+    <t>ReSoil n°40</t>
+  </si>
+  <si>
+    <t>ReSoil n°14 - Sacquenay</t>
+  </si>
+  <si>
+    <t>SF²X4C_Parc du Bouchet_R1</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°194 - Hostens 5 (33)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°202 - Louchats 3 (33)</t>
+  </si>
+  <si>
     <t>Alliance Forêts Bois/GCF n° 28 - Aubiac (33)</t>
   </si>
   <si>
-    <t>Alliance Forêts Bois/GCF n° 42 - Saint-Pierre-de-Côle (24)</t>
-[...31 lines deleted...]
-  <si>
     <t>Fermes bas carbone-1</t>
   </si>
   <si>
-    <t>SF²X4C - Hermont</t>
+    <t>Projet de boisement - Commune de ERCE EN LAMEE et de TEILLAY (35)</t>
+  </si>
+  <si>
+    <t>TILH - Fransylva Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pressy sous Dondin - Fransylva services </t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°166 - Molandier 2 (11)</t>
   </si>
   <si>
     <t>SF²X4C_BOSGUERARD de MARCOUVILLE</t>
   </si>
   <si>
     <t>Boisement à Courbeveille (Mayenne)</t>
   </si>
   <si>
     <t>OKLIMA - forêt à Gesnes (Mayenne)</t>
   </si>
   <si>
     <t>Boisement à Cabanac-et-Villagrains (Gironde)</t>
   </si>
   <si>
     <t>Boisement Bruch</t>
   </si>
   <si>
     <t>SF²X4C_ ANDREVILLE_B1</t>
   </si>
   <si>
     <t>Boisement Angoumé</t>
   </si>
   <si>
     <t xml:space="preserve">Boisement à Donnery </t>
   </si>
   <si>
     <t xml:space="preserve">Boisement Saint André en Vivarais </t>
   </si>
   <si>
     <t>Boisement_SAMBIN</t>
   </si>
   <si>
     <t>OKLIMA _Boisement à Saint Cécile</t>
   </si>
   <si>
     <t>AZAT LE RIS - Fransylva Services</t>
   </si>
   <si>
     <t>Ecotree - Pays de la Loire (72) - 06</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°105 - Saint-Magne 2 / GF de Riflet (33)</t>
   </si>
   <si>
-    <t>SF²X4C_Parc du Bouchet_R1</t>
-[...4 lines deleted...]
-  <si>
     <t>Alliance Forêts Bois/GCF n°196 - Saint-Magne 6 (33)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°197 - Guillos (33)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°198 - Guillos 2 (33)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°201 - Guillos 4 (33)</t>
   </si>
   <si>
-    <t>Alliance Forêts Bois/GCF n°202 - Louchats 3 (33)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Reboisement de la forêt de Saint-Franchy (Nièvre)  </t>
   </si>
   <si>
     <t>Reboisement Vergezac</t>
   </si>
   <si>
     <t>Reboisement Rauret</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°273 - Hostens 7 (33)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°278 - Saint-Symphorien (33)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°292  Belin-Béliet 8 (33)</t>
   </si>
   <si>
     <t>Reboisement Roquefère</t>
   </si>
   <si>
     <t xml:space="preserve">SF²X4C_ RUPT_R1 </t>
   </si>
   <si>
     <t>Reboisement à Sermaize-les-Bains (Marne)</t>
@@ -410,98 +437,71 @@
   <si>
     <t>SF2X4C_LUE_R1</t>
   </si>
   <si>
     <t>Reboisement à Soustons (Landes)</t>
   </si>
   <si>
     <t>OKLIMA - Forêt de La-Teste-de-Buch</t>
   </si>
   <si>
     <t>OKLIMA- forêt à Vendresse (Ardennes)</t>
   </si>
   <si>
     <t>Reboisement à Saumos (Gironde)</t>
   </si>
   <si>
     <t>OKLIMA - Forêt de Saint-Julien-Vocance</t>
   </si>
   <si>
     <t>Benjamin Prieur_Succieu</t>
   </si>
   <si>
     <t>OKLIMA- forêt de La Salvetat-sur-Agout</t>
   </si>
   <si>
+    <t>FCAA_N°3_Grandes_Cultures</t>
+  </si>
+  <si>
+    <t>ReSoil n°16 - Hauts de France</t>
+  </si>
+  <si>
+    <t>ReSoil n°41 - Côte d'Or</t>
+  </si>
+  <si>
+    <t>SysFarm - Projet Centre Val de Loire N°14</t>
+  </si>
+  <si>
     <t>Ecotree - Pays de la Loire (53) - 04</t>
   </si>
   <si>
     <t>Ecotree - Pays de la Loire (44) - 02</t>
   </si>
   <si>
     <t>Projets élevage Nouvelle-Aquitaine</t>
   </si>
   <si>
-    <t>Projet de boisement - Commune de ERCE EN LAMEE et de TEILLAY (35)</t>
-[...37 lines deleted...]
-  <si>
     <t>AIR TOURAINE</t>
   </si>
   <si>
     <t>Reforest'Action - Bois de la Côte de Rogerville (76)</t>
   </si>
   <si>
     <t>AIRBY</t>
   </si>
   <si>
     <t>Atmosylva n°3 Boisement Torcé-Viviers-en-Charnie (53)</t>
   </si>
   <si>
     <t>Alan SA</t>
   </si>
   <si>
     <t>Reboisement de Châtel-Censoir</t>
   </si>
   <si>
     <t>Dossier balivage Chatel-Censoir</t>
   </si>
   <si>
     <t>Balivage</t>
   </si>
   <si>
     <t>ALiS Autoroute de Liaison Seine Sarthe</t>
@@ -545,95 +545,101 @@
   <si>
     <t>CNPF C+for n°36 Sainte-Eulalie (Aquitanis n°1)</t>
   </si>
   <si>
     <t>ARAMINE</t>
   </si>
   <si>
     <t>GCF/CFBL n° 46 - Bagnols (63)</t>
   </si>
   <si>
     <t>GCF/CFBL n° 57 - Saint-Martin-Sepert (19)</t>
   </si>
   <si>
     <t>ARNEST</t>
   </si>
   <si>
     <t>ASL Airlines France</t>
   </si>
   <si>
     <t>GCF/CFBL n° 65 - Dyo (71)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°128 - Pescadoires (46)</t>
   </si>
   <si>
+    <t>CNPF C+for n° 140 Oulches</t>
+  </si>
+  <si>
+    <t>Carbonapp n°338 Boisement Saint-Philbert-du-Peuple (49)</t>
+  </si>
+  <si>
+    <t>Carbonapp n°339 Boisement Maupas (32)</t>
+  </si>
+  <si>
     <t>CNPF C+for n° 141 Chelers</t>
   </si>
   <si>
     <t>CNPF C+for n° 142 Chaumont-en-Vexin</t>
   </si>
   <si>
-    <t>CNPF C+for n° 140 Oulches</t>
-[...1 lines deleted...]
-  <si>
     <t>CNPF C+for n° 167 Rainneville (ASL Airlines n° 4)</t>
   </si>
   <si>
+    <t>SysFarm - Projet Auvergne Rhône Alpes N°9</t>
+  </si>
+  <si>
+    <t>Sobac'eco-tmm</t>
+  </si>
+  <si>
     <t>Carbonapp n°333 Boisement Béville-le-Comte 1 (28)</t>
   </si>
   <si>
-    <t>Carbonapp n°338 Boisement Saint-Philbert-du-Peuple (49)</t>
-[...10 lines deleted...]
-  <si>
     <t>Association française du Festival international du Film</t>
   </si>
   <si>
     <t>CNPF C+for n°53 Cantal (Festival de Cannes n°3)</t>
   </si>
   <si>
     <t>CNPF C+for n°52 Saint-cézaire-sur-Siagne n°2 (Festival de Cannes n°2)</t>
   </si>
   <si>
     <t>CNPF C+for n°51 Saint-Cézaire-sur-Siagne n°1 (Festival de Cannes n°1)</t>
   </si>
   <si>
     <t>CNPF C+FOR n°98 Sauvigny-les-Bois (Festival de Cannes n°4)</t>
   </si>
   <si>
     <t>Carbocage 2022</t>
   </si>
   <si>
+    <t>Maa Biodiversity - Simouët, sur les rives de la Petite Sauldre (18, 41) - Centre Val de Loire</t>
+  </si>
+  <si>
+    <t>Gestion forestière à stock continu</t>
+  </si>
+  <si>
     <t>CNPF C+for n° 194 Serain (Festival de Cannes n° 7)</t>
   </si>
   <si>
     <t>CNPF C+for n° 193 Domvast &amp; Canchy (Festival de Cannes n° 6)</t>
   </si>
   <si>
     <t>CNPF C+for n° 192 Ger (Festival de Cannes n° 5)</t>
   </si>
   <si>
     <t>AUTOCARS SUMIAN</t>
   </si>
   <si>
     <t xml:space="preserve">Reforest'Action - La Touche des Près Partie 1 (53) </t>
   </si>
   <si>
     <t>AUTODISTRIBUTION</t>
   </si>
   <si>
     <t>Reforest'Action - Forêt de l'Hospital (19)</t>
   </si>
   <si>
     <t>Reforest'Action - Chazelles (16)</t>
   </si>
   <si>
     <t>Reforest'Action - Saint Martin Villenglose (53)</t>
@@ -647,107 +653,116 @@
   <si>
     <t>STOCK CO2 n°47 – Pays de la Loire (44)</t>
   </si>
   <si>
     <t>Avenir Land (Parc Walibi Rhone-Alpes)</t>
   </si>
   <si>
     <t>AVISIA</t>
   </si>
   <si>
     <t>Projet Néosylva - Pays de la Loire (44) - 2CHAU-123</t>
   </si>
   <si>
     <t>Boisement de Villeneuve</t>
   </si>
   <si>
     <t>AVL LMM</t>
   </si>
   <si>
     <t>Carbonapp n°22 Boisement Mansigné (72)</t>
   </si>
   <si>
     <t>Carbonapp n°200 Boisement Fienvillers (80)</t>
   </si>
   <si>
+    <t>BACQUEYRISSES SA</t>
+  </si>
+  <si>
+    <t>Coopérative  Carbone -  n° 10 Union Entente / Grandes cultures  Tonnay-Boutonne (17)</t>
+  </si>
+  <si>
     <t>BANQUE POPULAIRE AUVERGNE RHONE ALPES</t>
   </si>
   <si>
     <t>CNPF C+for n° 159 Durmignat ( Banque Populaire AURA n° 1)</t>
   </si>
   <si>
     <t>CNPF C+for n° 161 Marcillat-en-Combraille &amp; Saint-Fargeol (Banque Populaire AURA n° 2)</t>
   </si>
   <si>
     <t>BEAU PATRIMOINE</t>
   </si>
   <si>
     <t>BEL S.A.</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n° 38 -Saint-Pierre-de-Maillé (86)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°97 - Lacaune (81)</t>
   </si>
   <si>
+    <t>Alliance Forêts Bois/GCF n°103 - Blond (87)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°110 - Monheurt (47)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°121 - Migny (36)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°124 - Sèvremont (85)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°132 - Guiscriff (56)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°92 - Mainxe-Gondeville (16)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°113 - Salvagnac (81)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°134 - Sain-Justin 3 (40)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°108 - Uzeste (33)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°218 - La Teste-de-Buch 3 (33)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°231 - La Teste-de-Buch 5 (33)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n°170 - La Teste-de-Buch 2 (33)</t>
+  </si>
+  <si>
     <t>Alliance Forêts Bois/GCF n°101 - Saint Beauzeil (82)</t>
   </si>
   <si>
-    <t>Alliance Forêts Bois/GCF n°103 - Blond (87)</t>
-[...31 lines deleted...]
-  <si>
     <t>Alliance Forêts Bois/GCF n°96 - Bouillac (82)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°140 - Vernon (86)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°146 - Saint Jean Pla de Corts (66)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°151 - Lessay (50)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°152 - Neaufles Auvergny (27)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°153 - Sées (61)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°210 - Gonneville-Le Theil (50)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°217 - Blousson-Sérian (32)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°256 - Mesnil en Ouche (27)</t>
@@ -767,275 +782,272 @@
   <si>
     <t>Alliance Forêts Bois / GCF n°351 Corbon</t>
   </si>
   <si>
     <t>Alliance Forêts Bois / GCF n°352 Francoulès</t>
   </si>
   <si>
     <t>Alliance Forêts Bois / GCF n°360 Douvrend</t>
   </si>
   <si>
     <t>Alliance Forêt Bois / GCF n°367 Durtal</t>
   </si>
   <si>
     <t>Alliance Forêts Bois / GCF n°375 Bruch</t>
   </si>
   <si>
     <t>Alliance Forêts Bois / GCF n°402 - Laval-Roquecezière</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°102 - Le Chatenet en Dognon (87)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°167 - Camarès (12)</t>
   </si>
   <si>
-    <t>Alliance Forêts Bois/GCF n°170 - La Teste-de-Buch 2 (33)</t>
-[...1 lines deleted...]
-  <si>
     <t>Alliance Forêts Bois/GCF n°189 - Belin-Béliet 5 (33)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°230 - La Teste-de-Buch 4 (33)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°236 - Cubjac-Auvezerze-Val de l'Ans (24)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°263 - Locoal-Mendon / Olivier Le Gal (56)</t>
   </si>
   <si>
     <t>BE0466467258</t>
   </si>
   <si>
     <t>Bernard Ghymers</t>
   </si>
   <si>
     <t>Carbonapp n°23 Boisement Mouron-sur-Yonne (58)</t>
   </si>
   <si>
     <t>BIGOT</t>
   </si>
   <si>
     <t>Bordeaux Metropole Energies</t>
   </si>
   <si>
     <t>C+for n° 92 Mérignac (Bordeaux Métropole Energies n° 1)</t>
   </si>
   <si>
     <t>Boulanger SA</t>
   </si>
   <si>
     <t>MAFORÊT – Boisement dans les Pyrénées-Atlantiques (64 450) #2</t>
   </si>
   <si>
     <t>BOUYGUES CONSTRUCTION</t>
   </si>
   <si>
+    <t>Le bois des Mille Etangs</t>
+  </si>
+  <si>
+    <t>Les haies de La Touche-Gohier</t>
+  </si>
+  <si>
     <t>Atmosylva n°2 - Boisement Batilly-en-Puisaye (Loiret)</t>
   </si>
   <si>
-    <t>Le bois des Mille Etangs</t>
-[...1 lines deleted...]
-  <si>
     <t>MaForêt #84 - Mareuil en Périgord (24)</t>
   </si>
   <si>
     <t>Reforest'Action - Peyro Crouzade (81)</t>
   </si>
   <si>
     <t>SysFarm - Projet Ile de France N°10</t>
   </si>
   <si>
     <t>Sysfarm-Projet Centre Val de Loire N°22</t>
   </si>
   <si>
-    <t>Les haies de La Touche-Gohier</t>
-[...1 lines deleted...]
-  <si>
     <t>BPM GROUP</t>
   </si>
   <si>
     <t>Carbonapp - Dossier Collectif - Vergers fruitiers France n°3</t>
   </si>
   <si>
     <t>Carbonapp - Dossier Collectif - Vergers n°5</t>
   </si>
   <si>
     <t>ReSoil n°55 - Centre Val de Loire</t>
   </si>
   <si>
     <t>SysFarm - Projet Centre Val de Loire N°20</t>
   </si>
   <si>
     <t>BRANGEON SERVICES</t>
   </si>
   <si>
     <t>CAIDF</t>
   </si>
   <si>
+    <t>ReSoil - 2025 - Essonne n°1</t>
+  </si>
+  <si>
     <t>ReSoil n°21 - Ile-de-France</t>
   </si>
   <si>
     <t>ReSoil - 2025 - Projet France - n°1</t>
   </si>
   <si>
-    <t>ReSoil - 2025 - Essonne n°1</t>
-[...1 lines deleted...]
-  <si>
     <t>Caisse d'Epargne Hauts de France</t>
   </si>
   <si>
     <t>ONF - Bouquet reboisement en forêts domaniales de Picardie</t>
   </si>
   <si>
     <t>CAISSE REGIONALE DE CREDIT AGRICOLE MUTUEL DE NORMANDIE</t>
   </si>
   <si>
     <t>FCAA - LIFE CARBON FARMING</t>
   </si>
   <si>
     <t>Canard &amp; Cie</t>
   </si>
   <si>
     <t>CAP INGELEC</t>
   </si>
   <si>
     <t>SF²X4C_GUIRDEYRE_R2</t>
   </si>
   <si>
+    <t>SF²X4C_Maubuisson_B3</t>
+  </si>
+  <si>
     <t>CAPA DRAMA</t>
   </si>
   <si>
     <t>Vergers fruitiers France 2022 - Barth</t>
   </si>
   <si>
     <t>Carambar and co</t>
   </si>
   <si>
     <t>Carmila SA</t>
   </si>
   <si>
     <t>Carbonapp n°107 Boisement Imbleville (76)</t>
   </si>
   <si>
     <t>Carbonapp n°211 Reboisement Viry (39)</t>
   </si>
   <si>
     <t>Sysfarm - Normandie N°31</t>
   </si>
   <si>
     <t>CASDEN BANQUE POPULAIRE</t>
   </si>
   <si>
     <t>SF²X4C_BEILLON_R2</t>
   </si>
   <si>
     <t>Cawatoès</t>
   </si>
   <si>
     <t>STOCK CO2 n°312 - Nouvelle Aquitaine (40)</t>
   </si>
   <si>
     <t>CCTA</t>
   </si>
   <si>
-    <t>SF²X4C_Maubuisson_B3</t>
-[...1 lines deleted...]
-  <si>
     <t>Ceetrus France</t>
   </si>
   <si>
+    <t>SysFarm - Projet Hauts de France N°12</t>
+  </si>
+  <si>
+    <t>Projet Méthavertse - Carbone Farmers</t>
+  </si>
+  <si>
     <t>Carbone Farmers - Projet Hauts-de-France</t>
   </si>
   <si>
-    <t>SysFarm - Projet Hauts de France N°12</t>
-[...1 lines deleted...]
-  <si>
     <t>Projet SysFarm &lt;&gt; Noriap 2023</t>
   </si>
   <si>
     <t>Carbone Farmers- Noriap 1er projet collectif</t>
   </si>
   <si>
     <t>SysFarm - Projet Ile de France N°16</t>
   </si>
   <si>
     <t>Projet SysFarm &lt;&gt; NatUp 2024</t>
   </si>
   <si>
-    <t>Projet Méthavertse - Carbone Farmers</t>
-[...1 lines deleted...]
-  <si>
     <t>Céline ROBIN</t>
   </si>
   <si>
     <t>ReSoil n°170 - Lot et Garonne</t>
   </si>
   <si>
     <t>00000000000000</t>
   </si>
   <si>
     <t>Cellnex Telecom</t>
   </si>
   <si>
     <t>STOCK CO2 n°202 - Pays de la Loire (44)</t>
   </si>
   <si>
     <t>Reforest'Action - Preuilly-sur-Claise (37)</t>
   </si>
   <si>
     <t>Cercle Aéronautique Guynemer</t>
   </si>
   <si>
     <t>Bois des Bondes</t>
   </si>
   <si>
     <t>CEREA PARTNERS</t>
   </si>
   <si>
     <t>CHÂTEAU GALOUPET</t>
   </si>
   <si>
     <t>C+for n° 91 La Londe-des-Maures (Château Galoupet n°1)</t>
   </si>
   <si>
     <t>CHATELET</t>
   </si>
   <si>
     <t>Chicken Bacon Lettuce</t>
   </si>
   <si>
     <t>STOCK CO2 n°86 - Pays de la Loire (53)</t>
   </si>
   <si>
+    <t>STOCK CO2 n°237 - Bretagne (22)</t>
+  </si>
+  <si>
     <t>STOCK CO2 n°324 - Nouvelle Aquitaine (87)</t>
   </si>
   <si>
-    <t>STOCK CO2 n°237 - Bretagne (22)</t>
-[...1 lines deleted...]
-  <si>
     <t>Chloé SAS</t>
   </si>
   <si>
     <t>CNPF C+for n° 136 Le Pin (Chloé n° 2)</t>
   </si>
   <si>
     <t>CNPF C+for n° 135 Bressuire (Chloé n° 1)</t>
   </si>
   <si>
     <t>CNPF C+FOR n°137 Conflans-sur-Anille (Chloé n°3)</t>
   </si>
   <si>
     <t>CNPF C+for n° 220 Magny-le-Désert (Chloé n° 4)</t>
   </si>
   <si>
     <t>Christophe DEFER</t>
   </si>
   <si>
     <t>STOCK CO2 n°50 – Pays de la Loire (44)</t>
   </si>
   <si>
     <t>STOCK CO2 n°54 - Pays de la Loire (44)</t>
   </si>
   <si>
     <t>CIDER</t>
@@ -1079,105 +1091,120 @@
   <si>
     <t>Come2Mind Consulting</t>
   </si>
   <si>
     <t>Compagnie des Alpes - Domaines skiables</t>
   </si>
   <si>
     <t>Forêt Domaniale de la MEOUGE-LBC 2021</t>
   </si>
   <si>
     <t>ONF-Boisement en forêt communale de l'Argentière la Bessée</t>
   </si>
   <si>
     <t>ONF-Boisement en forêt communale de Ceillac</t>
   </si>
   <si>
     <t>ONF-Boisement-FC CHAMPAGNY EN VANOISE</t>
   </si>
   <si>
     <t>ONF-REBOISEMENT-FC SAMOENS-1</t>
   </si>
   <si>
     <t>ONF - FC MAGLAND N°2</t>
   </si>
   <si>
+    <t>ONF - Reboisement FD Retz</t>
+  </si>
+  <si>
+    <t>Bouquet FD Haute-Marne (52) - Saison 2022-2023</t>
+  </si>
+  <si>
+    <t>ONF-REBOISEMENT-FC BELLEVILLE-1</t>
+  </si>
+  <si>
+    <t>ONF-REBOISEMENT-LES ALLUES-1</t>
+  </si>
+  <si>
+    <t>ONF_REBOISEMENT_FC_NIVIGNE_ET_SURAN_1</t>
+  </si>
+  <si>
+    <t>ONF_REBOISEMENT_FC_NURIEUX_1</t>
+  </si>
+  <si>
+    <t>ONF_BOISEMENT_FC_TREVOUX_1</t>
+  </si>
+  <si>
     <t>ONF-BOISEMENT-FC-BEAUFORT-1</t>
   </si>
   <si>
     <t>ONF-BOISEMENT-FC-LA_PLAGNE-1</t>
   </si>
   <si>
     <t>ONF - Boisement - FC Les ALLUES-2</t>
   </si>
   <si>
-    <t>Bouquet FD Haute-Marne (52) - Saison 2022-2023</t>
-[...7 lines deleted...]
-  <si>
     <t>Reboisement en forêt communale de Arc Sous Montenot</t>
   </si>
   <si>
     <t>ONF_REBOISEMENT_FD_CHAUTAGNE_2</t>
   </si>
   <si>
     <t>ONF-REBOISEMENT-FC SEMONS-1</t>
   </si>
   <si>
     <t>ONF-REBOISEMENT-FC_ST_HELENE_SUR_ISERE</t>
   </si>
   <si>
     <t>ONF- Reboisement en forêt communale de Saint-Martin-de-Queyrières(1)</t>
   </si>
   <si>
     <t>ONF-REBOISEMENT-FC-ECOLE-EN-BAUGE</t>
   </si>
   <si>
     <t>ONF_REBOISEMENT_FD_CHAUTAGNE_3</t>
   </si>
   <si>
     <t>ONF_REBOISEMENT_FC_SEMONS_2</t>
   </si>
   <si>
     <t>ONF_BOISEMENT_FC_BELLEVILLES_2</t>
   </si>
   <si>
     <t>ONF_REBOISEMENT_FC_CHATONNAY_1</t>
   </si>
   <si>
-    <t>ONF_REBOISEMENT_FC_NIVIGNE_ET_SURAN_1</t>
-[...5 lines deleted...]
-    <t>ONF_BOISEMENT_FC_TREVOUX_1</t>
+    <t>Consort Group</t>
+  </si>
+  <si>
+    <t>Reforest'Action - L'Épinière Château (18)</t>
+  </si>
+  <si>
+    <t>Reforest'Action - Neufmesnil (50)</t>
+  </si>
+  <si>
+    <t>Reforest'Action - Rosiers d'Égletons (19)</t>
   </si>
   <si>
     <t>CONSUEL</t>
   </si>
   <si>
     <t>Reforest'Action - Charny Orée de Puisaye (89)</t>
   </si>
   <si>
     <t>Corsair</t>
   </si>
   <si>
     <t>Carbonapp n°221 Reboisement P. Belin-Béliet 21 (33)</t>
   </si>
   <si>
     <t>Carbonapp n°280 Reboisement D. Moustey 2 (40)</t>
   </si>
   <si>
     <t>Council of Europe Development Bank</t>
   </si>
   <si>
     <t>CRCAM CENTRE LOIRE</t>
   </si>
   <si>
     <t>CRCAM CR CREDIT AGRICOLE MUTUEL LOIRE HTE LOIR</t>
   </si>
@@ -1241,77 +1268,86 @@
   <si>
     <t>Foret Avenir Boisement - de Langle</t>
   </si>
   <si>
     <t>BRISSAC - Fransylva Services</t>
   </si>
   <si>
     <t xml:space="preserve">Domalain - Fransylva services </t>
   </si>
   <si>
     <t>MAINSAT - Fransylva Services</t>
   </si>
   <si>
     <t xml:space="preserve">Fransylva Services - Châlons-sur-Vesles </t>
   </si>
   <si>
     <t>Décathlon</t>
   </si>
   <si>
     <t>ONF-Reboisement en forêt communale de MAGLAND-N°1</t>
   </si>
   <si>
     <t>Deloitte SAS</t>
   </si>
   <si>
+    <t>CNPF C+for n° 247 Peyrat-la-Nonière</t>
+  </si>
+  <si>
+    <t>CNPF C+for n° 168 Chemazé (Deloitte France n° 1)</t>
+  </si>
+  <si>
+    <t>CNPF C+for n° 169 Masnières (Deloitte France n° 2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNPF C+for n° 170 Guécélard (Deloitte France n° 3) </t>
+  </si>
+  <si>
+    <t>CNPF C+for n° 189 Beaufay (Deloitte France n° 4)</t>
+  </si>
+  <si>
+    <t>CNPF C+for n° 212 Ecausseville (Banque Neuflize n° 7)</t>
+  </si>
+  <si>
     <t>CNPF C+for n° 221 Assé-le-Bérenger (Deloitte France n° 5)</t>
   </si>
   <si>
-    <t>CNPF C+for n° 168 Chemazé (Deloitte France n° 1)</t>
-[...16 lines deleted...]
-  <si>
     <t>DEPARTEMENT DE LA MAYENNE</t>
   </si>
   <si>
     <t>Département de la Sarthe</t>
   </si>
   <si>
+    <t>Département du DOUBS</t>
+  </si>
+  <si>
+    <t>ONF - REBOISEMENT EN FORET COMMUNALE D'ANTEUIL</t>
+  </si>
+  <si>
+    <t>ONF - REBOISEMENT EN FORET COMMUNALE DE LEVIER</t>
+  </si>
+  <si>
     <t>DIAM BOUCHAGE</t>
   </si>
   <si>
     <t>CNPF C+for n°90 Bormes-les-Mimosas (DIAM Bouchage n°1)</t>
   </si>
   <si>
     <t>Digital Realty France</t>
   </si>
   <si>
     <t>Reforest'Action - La Grange Perrey (39)</t>
   </si>
   <si>
     <t xml:space="preserve">DIM FRANCE SAS </t>
   </si>
   <si>
     <t>CNPF C+for n°22 Champlost (Hanes France n° 2)</t>
   </si>
   <si>
     <t>CNPF C+for n°23 Magland "Le Planey" (Hanes France n° 3)</t>
   </si>
   <si>
     <t>CNPF C+for n°21 Amont-et-Effreney (Hanes France n° 1)</t>
   </si>
   <si>
     <t>GCF/CFBL n°5 - Anost (17)</t>
@@ -1319,50 +1355,53 @@
   <si>
     <t>CNPF C+for n°50 Pierreclos (Hanes France n°6)</t>
   </si>
   <si>
     <t>CNPF C+for n°49 Azy-le-Vif (Hanes France n°5)</t>
   </si>
   <si>
     <t>CNPF C+for n°48 Montsauche-les-Settons (Hanes France n°4)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n° 61 - Cercoux (17)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n° 73 - Baugé (49)/Bazouges Cré sur Loir (72)</t>
   </si>
   <si>
     <t>CNPF C+for n° 111 Charente (DIM n° 8)</t>
   </si>
   <si>
     <t>CNPF C+for n° 110 Saint-Martin-de-Commune (DIM n° 7)</t>
   </si>
   <si>
     <t>Carbonapp n°104 Reboisement M. Belin-Béliet 3 (33)</t>
   </si>
   <si>
+    <t>Carbonapp n°326 Reboisement Saumos 2 (33)</t>
+  </si>
+  <si>
     <t>GCF/Nord Seine Forêt 2A n°35 - Saint-Valery-en-Caux (76)</t>
   </si>
   <si>
     <t>SYLVO/Coopérative CFBL n°04 - SOUVIGNY (03)</t>
   </si>
   <si>
     <t>SYLVO/Coopérative CFBL n°05 - BAUGE EN ANJOU (49)</t>
   </si>
   <si>
     <t>SYLVO/Coopérative CFBL n°08 - ST MARTIN D'ESTREAUX (42)</t>
   </si>
   <si>
     <t>SYLVO/Coopérative CFBL n°01 - SAINT AGNAN (58)</t>
   </si>
   <si>
     <t>Coopératives Forestières/CFBL n°2304 - ALLIGNY EN MORVAN (58)</t>
   </si>
   <si>
     <t>Carbonapp n°93 Reboisement Planchez 1 (58)</t>
   </si>
   <si>
     <t>Carbonapp n°94 Reboisement Anost (71)</t>
   </si>
   <si>
     <t>Carbonapp n°95 Reboisement Corancy (58)</t>
@@ -1379,51 +1418,51 @@
   <si>
     <t>Unisylva n°6 - Thauron (23)</t>
   </si>
   <si>
     <t>Carbonapp n°157 Reboisement Uzay-le-Venon (18)</t>
   </si>
   <si>
     <t>Carbonapp n°161 Reboisement Aubaine (21)</t>
   </si>
   <si>
     <t>Carbonapp n°168 Reboisement S. Belin-Béliet 11 (33)</t>
   </si>
   <si>
     <t>Carbonapp n°217 Reboisement D. Moustey 1 (40)</t>
   </si>
   <si>
     <t>Carbonapp n°248 Reboisement B. Saint-Magne 3 (33)</t>
   </si>
   <si>
     <t>Carbonapp n°250 Reboisement F. Belin-Béliet 31 (33)</t>
   </si>
   <si>
     <t>SYLVO/Coopérative CFBL n°16 - LA CELLE DUNOISE - 2 (23)</t>
   </si>
   <si>
-    <t>Carbonapp n°326 Reboisement Saumos 2 (33)</t>
+    <t>SYLVO/Coopérative CFBL n°18 - COULONGES SUR SARTHE (61)</t>
   </si>
   <si>
     <t>DIPLI</t>
   </si>
   <si>
     <t>ReSoil n°23 - May-en-Multien (77)</t>
   </si>
   <si>
     <t>Direction des services administratifs et financiers</t>
   </si>
   <si>
     <t>SF²X4C_Les Forges_R1</t>
   </si>
   <si>
     <t xml:space="preserve">SF²X4C_ BILOS_R1 </t>
   </si>
   <si>
     <t>Direction générale de l'aviation civile (DGAC)</t>
   </si>
   <si>
     <t xml:space="preserve">BOUQUET n°3 Grand Est  </t>
   </si>
   <si>
     <t>Carbonapp n°202 Boisement Saint-Josse (62)</t>
   </si>
@@ -1544,254 +1583,284 @@
   <si>
     <t>Alliance Forêts Bois/GCF n°138 - Durtal (49)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°93 - Montmoreau (16)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°106 - Auros (33)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°181 - Artix (64)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°185 - Dognen (64)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°206 - Lanne-Soubiran (32)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°291  Virelade (33)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°302 Loretz-d'Argenton (79)</t>
   </si>
   <si>
+    <t>Alliance Forêts Bois/GCF n°305 Argentonnay  (79)</t>
+  </si>
+  <si>
     <t>Alliance Forêts Bois/GCF n°309 Bascons (40)</t>
   </si>
   <si>
+    <t>Alliance Forêts Bois /GCF n°439 - Borderes et Lamensans (40)</t>
+  </si>
+  <si>
     <t>Alliance Forêts Bois/GCF n°260 - Peux-et-Couffouleux (12)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°324 Lucbardez 2 (40)</t>
   </si>
   <si>
+    <t>Alliance Forêts Bois / GCF n° 573 - La Lande de Fronsac (17)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois / GCF n°563 Riocaud (33)</t>
+  </si>
+  <si>
     <t>ENGIE Solutions (EES)</t>
   </si>
   <si>
     <t>CNPF C+for n°16 Magland "Sous l'Orgère" et "Plaine Joux" (ENGIE Solutions n°1)</t>
   </si>
   <si>
     <t>CNPF C+for n°42 Tarn-et-Garonne (ENGIE Solutions n°2)</t>
   </si>
   <si>
     <t>CNPF C+for n°59 Saint-Cyr-des-Gâts (ENGIE Solutions n°3)</t>
   </si>
   <si>
     <t>CNPF C+for n°66 Fleuré (ENGIE Solutions n°4)</t>
   </si>
   <si>
     <t>CNPF C+for n° 190 Ganties (ENGIE Solutions n° 5)</t>
   </si>
   <si>
     <t>Enygea</t>
   </si>
   <si>
     <t>SF²x4C_Bois région Cambrai</t>
   </si>
   <si>
     <t>EQUANS - AXIMA</t>
   </si>
   <si>
     <t>EthicDrinks</t>
   </si>
   <si>
     <t>CNPF C+for n°25 Tayac (EthicDrinks n°1)</t>
   </si>
   <si>
     <t>ETIX EVERYWHERE HOLDING France</t>
   </si>
   <si>
+    <t>EURO.ANTICORROSION SERVICES</t>
+  </si>
+  <si>
+    <t>Atmosylva n°18 - Reboisement Herbignac</t>
+  </si>
+  <si>
     <t>Everyone Eco</t>
   </si>
   <si>
     <t>STOCK CO2 n°339 - Normandie (50)</t>
   </si>
   <si>
     <t>Faguo</t>
   </si>
   <si>
+    <t>Carbonapp n°337 Boisement Marcheseuil (21)</t>
+  </si>
+  <si>
     <t>Carbonapp n°201 Boisement La Possonnière (49)</t>
   </si>
   <si>
     <t>Carbonapp n°207 Boisement Baugé-en-Anjou (49)</t>
   </si>
   <si>
     <t>Carbonapp n°220 Boisement Le Vicel (50)</t>
   </si>
   <si>
     <t>Carbonapp n°206 Reboisement Marcilly-la-Gueurce (71)</t>
   </si>
   <si>
     <t>Carbonapp n°213 Reboisement Beulotte-Saint-Laurent (70)</t>
   </si>
   <si>
     <t>Carbonapp n°296 Boisement Willeman (62)</t>
   </si>
   <si>
     <t>Carbonapp n°315 Boisement Bonnay (80)</t>
   </si>
   <si>
     <t>Carbonapp n°304 Boisement Etang-sur-Arroux (71)</t>
   </si>
   <si>
     <t>Carbonapp n°310 Boisement Parcé-sur-Sarthe (72)</t>
   </si>
   <si>
     <t>Carbonapp n°325 Boisement Berthez (33)</t>
   </si>
   <si>
     <t>Carbonapp n°332 Boisement Casteljaloux (47)</t>
   </si>
   <si>
     <t>Carbonapp n°316 Boisement Mozé-sur-Louet (49)</t>
   </si>
   <si>
-    <t>Carbonapp n°337 Boisement Marcheseuil (21)</t>
-[...1 lines deleted...]
-  <si>
     <t>FIDES COM&amp;#039;INVEST</t>
   </si>
   <si>
     <t>ReSoil n°171 - Nouvelle Aquitaine</t>
   </si>
   <si>
     <t>Financière de l'Echiquier</t>
   </si>
   <si>
     <t>FINSTART</t>
   </si>
   <si>
     <t>FLEXAM INVEST ASSET MANAGEMENT</t>
   </si>
   <si>
+    <t>SYLVO/Coopérative CFBL n°25 - LA CELLE-DUNOISE-bis (23)</t>
+  </si>
+  <si>
     <t>SYLVO/Coopérative CFBL n°13 - SIONIAC (19)</t>
   </si>
   <si>
     <t>FRAENKISCHE France</t>
   </si>
   <si>
     <t>Reforest&amp;#039;Action - Massif des Landes de Gascogne (40)</t>
   </si>
   <si>
-    <t>Reforest'Action - L'Épinière Château (18)</t>
-[...4 lines deleted...]
-  <si>
     <t>France Médical Enchères</t>
   </si>
   <si>
     <t>STOCK CO2 n°314 - Nouvelle Aquitaine (33)</t>
   </si>
   <si>
     <t>Franciliane</t>
   </si>
   <si>
     <t>SF²X4C_Maubuisson_B2</t>
   </si>
   <si>
     <t>Carbonapp n°227 Reboisement M. Belin-Béliet 25 (33)</t>
   </si>
   <si>
     <t xml:space="preserve">Futuroscope Maintenance et Développement </t>
   </si>
   <si>
     <t>C+for n° 97 Savigny-Lévescault (Futuroscope n° 2)</t>
   </si>
   <si>
     <t xml:space="preserve">CNPF C+for n°96 Mouterre-sur-Blourde (Futuroscope n° 1) </t>
   </si>
   <si>
     <t>CNPF C+for n° 98 Oyré (Futuroscope n° 3)</t>
   </si>
   <si>
+    <t>GASQUET ENTREPRISE</t>
+  </si>
+  <si>
     <t>GazelEnergie Generation</t>
   </si>
   <si>
     <t>Forêt de la Hazotte - Boisement (peuplements pauvres)</t>
   </si>
   <si>
     <t>Forêt de la Hazotte - reboisement d'un peuplement sinitré</t>
   </si>
   <si>
     <t>Bouquet FD Moselle (57) - Saison 2022-2023</t>
   </si>
   <si>
+    <t xml:space="preserve">Restauration de la forêt de Herrenstueck </t>
+  </si>
+  <si>
+    <t>SYLVO/Forêt d'ici - 12 Tromborn/Oberdorff (57)</t>
+  </si>
+  <si>
+    <t>SYLVO/Forêt d'ici - 10 Enchenberg (57)</t>
+  </si>
+  <si>
+    <t>SYLVO/Forêt d'ici - 11 Enchenberg (57)</t>
+  </si>
+  <si>
+    <t>SYLVO/Forêt d'ici - 13 Azoudange (57)</t>
+  </si>
+  <si>
     <t>C&amp;#43;for n° 116 Réchicourt-le-Château</t>
   </si>
   <si>
-    <t xml:space="preserve">Restauration de la forêt de Herrenstueck </t>
-[...1 lines deleted...]
-  <si>
     <t>SF²X4C_LIBAVILLE_R1</t>
   </si>
   <si>
     <t>Carbonapp n°155 Reboisement Dainville-Bertheléville 2 (55)</t>
   </si>
   <si>
     <t>Carbonapp n°154 Reboisement Dainville-Bertheléville 1 (55)</t>
   </si>
   <si>
     <t>Carbonapp n°249 Reboisement Servon-Melzicourt (51)</t>
   </si>
   <si>
     <t>FCAA_APAL_2_GE</t>
   </si>
   <si>
+    <t>Carbone Farmers- Groupement des producteurs de Blé de la région de Dieuze-Mohrange 1er projet Collectif</t>
+  </si>
+  <si>
+    <t>Carbone Farmers- SAGE 1er Projet Collectif</t>
+  </si>
+  <si>
+    <t>ReSoil n°47 - Projet Moselle</t>
+  </si>
+  <si>
+    <t>ReSoil n°48 - Projet Grand-Est</t>
+  </si>
+  <si>
+    <t>ReSoil n°49 - Projet Grand- Est</t>
+  </si>
+  <si>
+    <t>ReSoil - 2025 - Grand-Est - n°2</t>
+  </si>
+  <si>
     <t>Boisement - Indivision SCHNEIDER PASCAL (Hombourg-Budange)</t>
   </si>
   <si>
-    <t>Carbone Farmers- Groupement des producteurs de Blé de la région de Dieuze-Mohrange 1er projet Collectif</t>
-[...16 lines deleted...]
-  <si>
     <t>GEFCO FRANCE SAS</t>
   </si>
   <si>
     <t>Orsetti</t>
   </si>
   <si>
     <t>Carvallo</t>
   </si>
   <si>
     <t>GEMSTAR BRANDS</t>
   </si>
   <si>
     <t>Glady</t>
   </si>
   <si>
     <t>Projet de reboisement à Orches</t>
   </si>
   <si>
     <t>Global Jet Luxembourg S.A.</t>
   </si>
   <si>
     <t>GOFO FRANCE</t>
   </si>
   <si>
     <t>GREENFLEX</t>
@@ -1865,314 +1934,320 @@
   <si>
     <t>CNPF C+for n° 133 Andlau (Internationaux de Strasbourg n° 2)</t>
   </si>
   <si>
     <t>I4CE - Institute for Climate Economics</t>
   </si>
   <si>
     <t>SF²X4C_Troisvaux_B</t>
   </si>
   <si>
     <t>IAE Paris</t>
   </si>
   <si>
     <t>CNPF C+for n°13 Donnezac (IAE Paris n° 1)</t>
   </si>
   <si>
     <t>CNPF C+for n°14 Saint-Michel-de-Rieufret (IAE Paris n°2)</t>
   </si>
   <si>
     <t>CNPF C+for n°15 Landiras (IAE Paris n°3)</t>
   </si>
   <si>
     <t>CNPF C+for n°38 Vendée (IAE Paris n°4)</t>
   </si>
   <si>
+    <t>CNPF C+for n° 240 Evaux-les-Bains n° 1 (IAE Paris n° 7)</t>
+  </si>
+  <si>
     <t>CNPF C+for n° 158 Crémarest (IAE Paris n° 6)</t>
   </si>
   <si>
     <t>CNPF C+for n° 85 Oise (IAE Paris n° 5)</t>
   </si>
   <si>
-    <t>CNPF C+for n° 240 Evaux-les-Bains n° 1 (IAE Paris n° 7)</t>
-[...1 lines deleted...]
-  <si>
     <t>ICADE</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n° 1 - Vaunac (24)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n° 3 - Issac (24)</t>
   </si>
   <si>
     <t>STOCK CO2 n°5 - Centre-Val de Loire (45)</t>
   </si>
   <si>
+    <t>STOCK CO2 n°14 - Bourgogne France Comté (21)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°15 - Bourgogne France Comté (21)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°16 - Normandie (27)</t>
+  </si>
+  <si>
+    <t>SF²x4C_PerouEtBasseFoule_B1</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°25 – Bourgogne Franche Comté (21)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n° 24 – Mareuil en Périgord (24)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n° 21 – Aureilhan (40)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n° 29 - Chantérac (24)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°34 – Pays de la Loire (85)</t>
+  </si>
+  <si>
+    <t>SF²4C_Morvan 1</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n° 32 - Labarthe-Bleys (81)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°38 - Nouvelle Aquitaine (17)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n° 31 - Le Tuzan/Saint-Symphorien (33)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n° 37 - Beaupuy (82)</t>
+  </si>
+  <si>
+    <t>Alliance Forêts Bois/GCF n° 40 - La Flèche/Villaines-sous-Malicorne (72)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°43 – Pays de la Loire (85)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°53 – Normandie (61)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°66 – Hauts de France (80)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°78 - Hauts de France (80)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°90 - Pays de la Loire (85)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°61 - Normandie (50)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°110 - Pays de la Loire (85)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°72 - Auvergne Rhône Alpes (26)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°95 - Grand Est (55)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°92 - Pays de la Loire</t>
+  </si>
+  <si>
+    <t>Stock CO2 n°91 - Pays de la Loire (85)</t>
+  </si>
+  <si>
     <t>SF²x4C_Bois Boudran</t>
   </si>
   <si>
-    <t>STOCK CO2 n°14 - Bourgogne France Comté (21)</t>
-[...74 lines deleted...]
-    <t>Stock CO2 n°91 - Pays de la Loire (85)</t>
+    <t>STOCK CO2 n°205 - Grand Est (57)</t>
+  </si>
+  <si>
+    <t>SF²X4C_Praslin_R1</t>
+  </si>
+  <si>
+    <t>Réhabilitation et sécurisation du bâtiment VLS 600</t>
+  </si>
+  <si>
+    <t>Rénovation</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°201 - Centre Val de Loire</t>
   </si>
   <si>
     <t>STOCK CO2 n°209 - Nouvelle Aquitaine (23)</t>
   </si>
   <si>
     <t>STOCK CO2 n°192 - Normandie (50)</t>
   </si>
   <si>
     <t>STOCK CO2 n°258 - Auvergne Rhône Alpes (03)</t>
   </si>
   <si>
     <t>STOCK CO2 n°99 - Centre Val de Loire (37)</t>
   </si>
   <si>
     <t>STOCK CO2 n°304 - Normandie (76)</t>
   </si>
   <si>
     <t>STOCK CO2 n°328 - Pays de la Loire (85)</t>
   </si>
   <si>
     <t>STOCK CO2 n°330 - Pays de la Loire (85)</t>
   </si>
   <si>
     <t>STOCK CO2 n°335 - Pays de la Loire (72)</t>
   </si>
   <si>
     <t>STOCK CO2 n°317 - Nouvelle Aquitaine (86)</t>
   </si>
   <si>
     <t>STOCK CO2 n°255 - Normandie (76)</t>
   </si>
   <si>
-    <t>SF²X4C_Praslin_R1</t>
-[...1 lines deleted...]
-  <si>
     <t>SF²X4C-DANNONCE-R1</t>
   </si>
   <si>
     <t>SF²X4C_EPERON_R1</t>
   </si>
   <si>
     <t>SF²X4C_TURSOT_R1</t>
   </si>
   <si>
     <t>SF²X4C_GRANDESVENTES_R1</t>
   </si>
   <si>
     <t>SF²X4C_LA ROCHE CHALAIS_R1</t>
   </si>
   <si>
     <t>SF2X4C_LE BARP_R1</t>
   </si>
   <si>
     <t>SF²X4C_LA ROCHE CHALAIS_R2</t>
   </si>
   <si>
     <t>SF²X4C_PEPINVAST_R1</t>
   </si>
   <si>
     <t>STOCK CO2 n°344 - Pays de Loire (49)</t>
   </si>
   <si>
+    <t>STOCK CO2 n°200 - Centre Val de Loire</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°355 - Pays de Loire (85)</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°206 - Bourgogne Franche Comté</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°93</t>
+  </si>
+  <si>
+    <t>STOCK CO2 n°228 - Normandie (76)</t>
+  </si>
+  <si>
+    <t>Coopérative  Carbone - Nové Construction n°8 / Rénovation Rochefort (17)</t>
+  </si>
+  <si>
+    <t>Coopérative  Carbone - Nové Construction n°9 / Rénovation Versailles (78)</t>
+  </si>
+  <si>
+    <t>Coopérative  Carbone - Métropole Européenne de Lille (MEL) n°7 / Rénovation Roubaix (59)</t>
+  </si>
+  <si>
+    <t>Coopérative Carbone - Ville de Poitiers : Réhabilitation de la caserne Pont Achard à Poitiers (86)</t>
+  </si>
+  <si>
     <t>SF²X4C_Forêt Urbaine Nord</t>
   </si>
   <si>
     <t>SF2X4C_LA ROCHE CHALAIS_R3</t>
   </si>
   <si>
     <t>SF²X4C_Avenue Pierre de Coubertin_GAM</t>
   </si>
   <si>
     <t>STOCK CO2 n°283 - Normandie (14)</t>
   </si>
   <si>
     <t>STOCK CO2 n°384 - Centre Val de Loire (45)</t>
   </si>
   <si>
     <t>SF²X4C_Olive&amp;Dam_R1</t>
   </si>
   <si>
     <t>STOCK CO2 n°387 - Bourgogne Franche Comté (58)</t>
   </si>
   <si>
-    <t>STOCK CO2 n°200 - Centre Val de Loire</t>
-[...37 lines deleted...]
-  <si>
     <t>IMMOCONSTRUCTION</t>
   </si>
   <si>
     <t>CNPF C+for n°64 Mérignac (Immoconstruction n°3)</t>
   </si>
   <si>
     <t>CNPF C+for n°62 Roquebrune n°1 (Immoconstruction n°1)</t>
   </si>
   <si>
     <t>CNPF C+for n°65 Firbeix (Immoconstruction n°4)</t>
   </si>
   <si>
     <t>CNPF C+for n°63 Roquebrune n°2 (Immoconstruction n°2)</t>
   </si>
   <si>
     <t>C+for n° 93 Briscous (Immoconstruction n° 5)</t>
   </si>
   <si>
     <t>CNPF C+for n° 94 Carignan-de-Bordeaux (Immoconstruction n° 5)</t>
   </si>
   <si>
     <t>INITIATIVES DURABLES</t>
   </si>
   <si>
     <t>Irene Sparre</t>
   </si>
   <si>
     <t>IXAIR SAS</t>
   </si>
   <si>
     <t>STOCK CO2 n°49 – Pays de la Loire (49)</t>
   </si>
   <si>
     <t>Jacques Prévot artifices</t>
   </si>
   <si>
     <t>Joffrey Perrussel</t>
   </si>
   <si>
     <t>Coopérative Carbone - Grandes cultures N°1 - Collectif agricole N-A - LTPLC</t>
   </si>
   <si>
+    <t>JPGallon Consulting</t>
+  </si>
+  <si>
+    <t>Ecotree - Pays de la Loire (53) - 07</t>
+  </si>
+  <si>
     <t>Julhiet Sterwen</t>
   </si>
   <si>
     <t>Lycée Amiens - Le Paraclet GC</t>
   </si>
   <si>
     <t>OKLIMA - Séquestration carbone en exploitations agricoles, Beauce</t>
   </si>
   <si>
     <t>Kartesia Management</t>
   </si>
   <si>
     <t>GCF/CFBL n° 18 - Montilly (03)</t>
   </si>
   <si>
     <t>Coopératives Forestières/CFBL n°2307 - SAINTE RADEGONDE (71)</t>
   </si>
   <si>
     <t>KILOUTOU</t>
   </si>
   <si>
     <t>CNPF C+for n° 67 Bouvines (Kiloutou n° 1)</t>
   </si>
   <si>
     <t>L'Occitane International SA</t>
@@ -2213,128 +2288,128 @@
   <si>
     <t>CNPF C+for n°1 Terre de Peyre (La Poste n° 1)</t>
   </si>
   <si>
     <t>CNPF C+for n°3 Périgord-Limousin (La Poste n° 3)</t>
   </si>
   <si>
     <t>CNPF C+for n°2 Combrailles (La Poste n° 2)</t>
   </si>
   <si>
     <t>CNPF C+for n°4 Périgord-Limousin (La Poste n° 3)</t>
   </si>
   <si>
     <t>CNPF C+for n°5 Cévennes ardéchoises (La Poste n° 4)</t>
   </si>
   <si>
     <t>CNPF C+for n°55 Vendée (La Poste n°20)</t>
   </si>
   <si>
     <t>CNPF C+for n° 105 Deux-Sèvres (La Poste n° 27)</t>
   </si>
   <si>
     <t>CNPF C+for n° 104 Saint-Léger-de-Linières (La Poste n° 26)</t>
   </si>
   <si>
+    <t>SF²X4C_Place Jonville</t>
+  </si>
+  <si>
     <t>AGOTERRA : Caillouet-Orgeville</t>
   </si>
   <si>
     <t>AGOTERRA - Tagnon</t>
   </si>
   <si>
     <t>CNPF C+for n° 145 Saint-Germain-en-Coglès (La Poste n° 29)</t>
   </si>
   <si>
     <t>CNPF C+for n° 144 Saint-Pierre-des-Ifs (La Poste n° 28)</t>
   </si>
   <si>
     <t>SF²X4C_ RANES_R1</t>
   </si>
   <si>
     <t>SF2X4C_CARAMAN_R1</t>
   </si>
   <si>
     <t>SF²X4C_ROIZE_R1</t>
   </si>
   <si>
+    <t>SysFarm - Projet Hauts de France N°15</t>
+  </si>
+  <si>
+    <t>Projet SysFarm &lt;&gt; Gersycoop 2024</t>
+  </si>
+  <si>
     <t>SF²X4C_FRENE_R1</t>
   </si>
   <si>
-    <t>SF²X4C_Place Jonville</t>
-[...7 lines deleted...]
-  <si>
     <t>LA BOITE A ENCAS</t>
   </si>
   <si>
     <t>La Poste</t>
   </si>
   <si>
     <t>CNPF C+for n°7 Ancy (La Poste n° 6)</t>
   </si>
   <si>
     <t>CNPF C+for n°6 Dordogne (La Poste n° 5)</t>
   </si>
   <si>
     <t>CNPF C+for n°10 Brasparts (La Poste n° 9)</t>
   </si>
   <si>
     <t>CNPF C+for n°26 Biarritz Hergarai n°1 (La Poste n°16)</t>
   </si>
   <si>
     <t>CNPF C+for n°27 Biarritz Hergarai n°2 (La Poste n°17)</t>
   </si>
   <si>
     <t>CNPF C+for n° 45 Frontignan "ESPERENSE" (La Poste n°18)</t>
   </si>
   <si>
     <t>CNPF C+for n°29 Sarthe (La Poste n°14)</t>
   </si>
   <si>
     <t>CNPF C+for n°56 Meurthe-et-Moselle (La Poste n°21)</t>
   </si>
   <si>
     <t>CNPF C+for n° 102 Pargny-sous-Mureau (La Poste n° 24)</t>
   </si>
   <si>
+    <t>CNPF C+for n° 235 Barenton (la Poste n° 32)</t>
+  </si>
+  <si>
+    <t>Premier projet collectif Axereal 2023 - Carbone Farmers</t>
+  </si>
+  <si>
+    <t>Carbone Farmers - Projet Secalia</t>
+  </si>
+  <si>
     <t>SF²X4C_Aubépin&amp;Quai Boudet</t>
   </si>
   <si>
-    <t>CNPF C+for n° 235 Barenton (la Poste n° 32)</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">LA POSTE </t>
   </si>
   <si>
     <t>CNPF C+for n°8 Nord Aveyron (La Poste n° 7)</t>
   </si>
   <si>
     <t>CNPF C+for n°9 Sud Aveyron (La Poste n° 8)</t>
   </si>
   <si>
     <t>CNPF C+for n°11 Tarn (La Poste n° 10)</t>
   </si>
   <si>
     <t>CNPF C+ for n°18 Générac Aigues Vives (La Poste n°12)</t>
   </si>
   <si>
     <t>CNPF C+ for n°17 Générac Valcombe (La Poste n°11)</t>
   </si>
   <si>
     <t>CNPF C+for n°19 Vallée de l'Authie (La Poste n° 13)</t>
   </si>
   <si>
     <t>CNPF C+for no 54 Eperlecques (La Poste n°19)</t>
   </si>
   <si>
     <t>CNPF C+for n° 103 Velesmes-Echevanne (La Poste n° 25)</t>
@@ -2342,158 +2417,170 @@
   <si>
     <t>CNPF C+for n° 146 Millam (La Poste n° 30)</t>
   </si>
   <si>
     <t>LA REUNION AERIENNE</t>
   </si>
   <si>
     <t>MaForêt #5 Peyre-en-Aubrac (48)</t>
   </si>
   <si>
     <t>Leyton France</t>
   </si>
   <si>
     <t>Ligue de Football Professionnel</t>
   </si>
   <si>
     <t>LM Consulting</t>
   </si>
   <si>
     <t>Carbone Farmers- Premier projet collectif Moulin Marion 100% Bio</t>
   </si>
   <si>
     <t>LOGIFI</t>
   </si>
   <si>
+    <t>Lorraine Tuyauterie Industrie</t>
+  </si>
+  <si>
     <t>LPR - La palette Rouge</t>
   </si>
   <si>
     <t>Lyreco Management</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n° 49 - Trensacq (40)</t>
   </si>
   <si>
     <t>MEGA International</t>
   </si>
   <si>
     <t>MERIDIAM</t>
   </si>
   <si>
     <t>Carbonapp n°283 Reboisement D. Belin-Béliet 36 (33)</t>
   </si>
   <si>
+    <t>METROBUS</t>
+  </si>
+  <si>
+    <t>SysFarm - Projet Centre Val de Loire N°6</t>
+  </si>
+  <si>
     <t>Ministère de l'Agriculture et de la Souveraineté Alimentaire</t>
   </si>
   <si>
     <t>CNPF C+for n° 115 Collonges-la-Rouge (Ministère de l'Agriculture et de la Souveraineté alimentaire n° 2)</t>
   </si>
   <si>
     <t>CNPF C+for n° 114 Baugé -en-Anjou (Ministère de l'Agriculture et de la Souveraineté alimentaire n° 1)</t>
   </si>
   <si>
     <t>MINISTERE DE L'EUROPE ET DES AFFAIRES ETRANGERES</t>
   </si>
   <si>
     <t>CNPF C+for n°24 G7 Affaires étrangères (Ministère de l'Europe et des Affaires étrangères n°1)</t>
   </si>
   <si>
     <t>PosBacia25</t>
   </si>
   <si>
     <t>Herbiers</t>
   </si>
   <si>
     <t>Ministère de la Transition Ecologique Cohésion des Territoires Transition Energétique Mer</t>
   </si>
   <si>
     <t>Reboisement St Geyrac</t>
   </si>
   <si>
     <t>STOCK CO2 n°9 - Hauts-de-France (59)</t>
   </si>
   <si>
     <t>CNPF C+for n°12 G7 Environnement (Ministère de la Transition Ecologique n°1)</t>
   </si>
   <si>
     <t>CNPF C+for n° 138 Loiron-Ruillé (MTECT n° 2)</t>
   </si>
   <si>
+    <t>CNPF C+for n° 238 Ergny &amp; Wicquinghem (MTECT n° 5)</t>
+  </si>
+  <si>
     <t>CNPF C+for n° 180 Loiron-Ruillé n° 2 (MTECT n° 3)</t>
   </si>
   <si>
     <t>CNPF C+for n° 181 Averton (MTECT n° 4)</t>
   </si>
   <si>
     <t>REBOISEMENT EN FORET DOMANIALE DE BREUIL CHENUE</t>
   </si>
   <si>
-    <t>CNPF C+for n° 238 Ergny &amp; Wicquinghem (MTECT n° 5)</t>
-[...1 lines deleted...]
-  <si>
     <t>Mitsubishi Electric Europe B.V. succursale France</t>
   </si>
   <si>
     <t>MONTEA SA</t>
   </si>
   <si>
     <t>MaForêt #8 - Tauves (63)</t>
   </si>
   <si>
     <t>Nestlé Waters Marketing&amp;Distribution</t>
   </si>
   <si>
     <t>BOUQUET n°2 Grand Est</t>
   </si>
   <si>
     <t>SF²X4C_RAINACHE_R1</t>
   </si>
   <si>
     <t>Netto</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n° 54 - Saint-Jean-d'Illac (33)</t>
   </si>
   <si>
     <t xml:space="preserve">Neuflize OBC </t>
   </si>
   <si>
     <t>CNPF C+for n°87 Loire-Atlantique (Banque Neuflize n°4)</t>
   </si>
   <si>
     <t>CNPF C+for n° 86 Cantal (Banque Neuflize n°3)</t>
   </si>
   <si>
     <t>norsys</t>
   </si>
   <si>
     <t>SysFarm - France N°19</t>
   </si>
   <si>
     <t>norsys SAS</t>
   </si>
   <si>
+    <t>Numberly</t>
+  </si>
+  <si>
     <t>NUMBR</t>
   </si>
   <si>
     <t>O'communication</t>
   </si>
   <si>
     <t>O-I France</t>
   </si>
   <si>
     <t>Carbonapp n°49 Verger Campsas (82)</t>
   </si>
   <si>
     <t>Office français de la biodiversité</t>
   </si>
   <si>
     <t>Opmobility Industrie Germany GmbH</t>
   </si>
   <si>
     <t>Carbonapp n°222 Reboisement D. Belin-Béliet 22 (33)</t>
   </si>
   <si>
     <t>OVH</t>
   </si>
   <si>
     <t>PALETTES SERVICES</t>
@@ -2516,182 +2603,197 @@
   <si>
     <t>PAPETERIES DE CLAIREFONTAINE</t>
   </si>
   <si>
     <t>STOCK CO2 n°35 - Centre-Val de Loire (45)</t>
   </si>
   <si>
     <t>Parador GmbH</t>
   </si>
   <si>
     <t>PEPIT</t>
   </si>
   <si>
     <t>PERIAL Euro Carbone</t>
   </si>
   <si>
     <t>GCF/CFBL n° 75 - Château-Chinon (58)</t>
   </si>
   <si>
     <t>Pierre Fabre SA</t>
   </si>
   <si>
     <t>CNPF C+for n°68 Lavaur (Pierre Fabre n°1)</t>
   </si>
   <si>
+    <t>CNPF C+for n° 242 Lépinas</t>
+  </si>
+  <si>
+    <t>CNPF C+for n° 244 Clermont-l'Hérault (Pierre Fabre n° 12)</t>
+  </si>
+  <si>
+    <t>CNPF C+for n° 241 Evaux-les-Bains n° 2 (Pierre Fabre n° 10)</t>
+  </si>
+  <si>
+    <t>CNPF C+for n° 246 la Souterraine</t>
+  </si>
+  <si>
+    <t>CNPF C+for n° 245 Lagarrigue (Pierre Fabre n° 13)</t>
+  </si>
+  <si>
     <t>CNPF C+for n° 154 Gijounet (Pierre Fabre n° 2)</t>
   </si>
   <si>
     <t>CNPF C+for n° 156 Barran (Pierre Fabre n° 4)</t>
   </si>
   <si>
     <t>CNPF C+for n° 195 Anglès (Pierre Fabre n° 5)</t>
   </si>
   <si>
     <t>CNPF C+for n° 155 Pierre Fabre Le Carla (Pierre Fabre n° 3)</t>
   </si>
   <si>
     <t>CNPF C+for n° 196 Labarthe (Pierre Fabre n° 6)</t>
   </si>
   <si>
     <t xml:space="preserve">CNPF C+for n° 197 Lectoure (Pierre Fabre n° 7) </t>
   </si>
   <si>
     <t>CNPF C+for n° 237 Berlou (Pierre Fabre n° 9)</t>
   </si>
   <si>
-    <t>CNPF C+for n° 242 Lépinas</t>
-[...13 lines deleted...]
-  <si>
     <t>PILOTES PLV</t>
   </si>
   <si>
     <t>Piper-Heidsieck, Charles Heidsieck et Rare Champagne : PH-CH SAS</t>
   </si>
   <si>
     <t>STOCK CO2 n°44 – Grand Est (51)</t>
   </si>
   <si>
     <t>Pontoon</t>
   </si>
   <si>
     <t>Vergers fruitiers France 2022 - Doré</t>
   </si>
   <si>
+    <t>Promosalons</t>
+  </si>
+  <si>
+    <t>Atmosylva n°7 - Boisement Val-Couesnon (35)</t>
+  </si>
+  <si>
     <t>Quad Services</t>
   </si>
   <si>
     <t>Carbonapp n°83 Verger Pays de Belvès (24)</t>
   </si>
   <si>
     <t>QUADRIMEX CHEMICAL</t>
   </si>
   <si>
     <t>QUARKS SOLUTIONS</t>
   </si>
   <si>
     <t>RAGNI SAS</t>
   </si>
   <si>
     <t>Rainbooh</t>
   </si>
   <si>
+    <t>RAYGROUP</t>
+  </si>
+  <si>
+    <t>Carbonapp n°330 Reboisement Haut-Valromey (01)</t>
+  </si>
+  <si>
     <t>REGOURD AVIATION</t>
   </si>
   <si>
     <t>Coopératives Forestières/CFBL n°2309 - SAINT CIRGUES LA LOUTRE (19)</t>
   </si>
   <si>
+    <t>REI Habitat</t>
+  </si>
+  <si>
+    <t>Atmosylva n°13 - Reboisement Boran-sur-Oise (60)</t>
+  </si>
+  <si>
     <t>RESISTEX</t>
   </si>
   <si>
     <t>Rêves de gosse - Les Chevaliers du ciel</t>
   </si>
   <si>
-    <t>ONF - Reboisement FD Retz</t>
-[...1 lines deleted...]
-  <si>
     <t>REVLYS</t>
   </si>
   <si>
     <t>STOCK CO2 n°238 - Pays de la Loire (49)</t>
   </si>
   <si>
     <t>RIVERPACK</t>
   </si>
   <si>
     <t>Rubel &amp; Ménasché</t>
   </si>
   <si>
     <t>RUEL ETIQUETTES</t>
   </si>
   <si>
     <t>SA SCS - SYSTEMES COMMUNICATION SECURITE</t>
   </si>
   <si>
     <t>Veolia Agriculture x ReSoil - Ouest n°2</t>
   </si>
   <si>
     <t>Safran SA</t>
   </si>
   <si>
     <t>CNPF C+for n° 76 Silly-la-Poterie (Safran n° 2)</t>
   </si>
   <si>
     <t>SAGARD SAS</t>
   </si>
   <si>
     <t>SAS PRIXTEL</t>
   </si>
   <si>
     <t>STOCK CO2 n°2 - Centre-Val de Loire (41)</t>
   </si>
   <si>
     <t>STOCK CO2 n°63 x UNISYLVA - Centre-Val de Loire (41)</t>
   </si>
   <si>
     <t>STOCK CO2 n°96 - Pays de la Loire (72)</t>
   </si>
   <si>
+    <t>STOCK CO2 n°211 - Grand Est (57)</t>
+  </si>
+  <si>
     <t>STOCK CO2 n°305 - Normandie (14)</t>
   </si>
   <si>
-    <t>STOCK CO2 n°211 - Grand Est (57)</t>
-[...1 lines deleted...]
-  <si>
     <t>SAVOIRS PLUS</t>
   </si>
   <si>
     <t>Scalian</t>
   </si>
   <si>
     <t>00708002100012</t>
   </si>
   <si>
     <t>Scaouest</t>
   </si>
   <si>
     <t>CNPF C+for n°20 Saint-Etienne-de-Montluc</t>
   </si>
   <si>
     <t>SCAR</t>
   </si>
   <si>
     <t xml:space="preserve">Secrétariat général (SG) du ministère de l'Économie, des Finances et de la Souveraineté industrielle et numérique (MEFSIN). </t>
   </si>
   <si>
     <t>Forêt domaniale de Montmorency</t>
   </si>
   <si>
     <t>Seider</t>
@@ -2759,107 +2861,110 @@
   <si>
     <t>CNPF C+for n°44 Langon (BIC n°2)</t>
   </si>
   <si>
     <t>CNPF C+for n°43 Avessac (BIC n°2)</t>
   </si>
   <si>
     <t>Société du Parc du Futuroscope</t>
   </si>
   <si>
     <t>ReSoil n°168 - Nouvelle Aquitaine</t>
   </si>
   <si>
     <t>SOCIETE EAU DE MARSEILLE METROPOLE</t>
   </si>
   <si>
     <t>Pierre Aussedat - Bois des Belges</t>
   </si>
   <si>
     <t>Boisement Buxy</t>
   </si>
   <si>
     <t>Société Générale</t>
   </si>
   <si>
+    <t>Les haies du Petit Peplain</t>
+  </si>
+  <si>
+    <t>Haies de Lézignac</t>
+  </si>
+  <si>
     <t>Carbon&amp;Co_Occitanie n°1</t>
   </si>
   <si>
     <t>HIREL - Fransylva Services</t>
   </si>
   <si>
     <t>DOMPIERRE SUR YON - Fransylva Services</t>
   </si>
   <si>
     <t xml:space="preserve">La forêt de Puyclaud </t>
   </si>
   <si>
+    <t>Carbone Farmers - Centre Val de Loire - 2nd projet collectif</t>
+  </si>
+  <si>
     <t>La Gane</t>
   </si>
   <si>
-    <t>Carbone Farmers - Centre Val de Loire - 2nd projet collectif</t>
-[...7 lines deleted...]
-  <si>
     <t>Société Nouvelle La Pelisse</t>
   </si>
   <si>
     <t>Sofina SA</t>
   </si>
   <si>
     <t>SOFRADEN INDUSTRIE</t>
   </si>
   <si>
     <t>SOGEX</t>
   </si>
   <si>
     <t>Reboisement Sanilhac résineux</t>
   </si>
   <si>
     <t>Boisement Sanilhac résineux</t>
   </si>
   <si>
     <t>SOLICENDRE</t>
   </si>
   <si>
     <t>Symbiose Normandie – Carbone de la haie bocagère 2023</t>
   </si>
   <si>
     <t>Sostmeier SAS</t>
   </si>
   <si>
     <t>OKLIMA_Bois Labbé - Maizières, Haute-Marne</t>
   </si>
   <si>
     <t>SPRiNG COLLECTIVE</t>
   </si>
   <si>
+    <t>SQUAKE.earth GmbH</t>
+  </si>
+  <si>
     <t>STARMAT</t>
   </si>
   <si>
     <t>STET</t>
   </si>
   <si>
     <t>Carbonapp n°232 Reboisement R. Belin-Béliet 27 (33)</t>
   </si>
   <si>
     <t>Carbonapp n°251 Reboisement G. Belin-Béliet 32 (33)</t>
   </si>
   <si>
     <t>Carbonapp n°286 Reboisement J. Moustey 3 (40)</t>
   </si>
   <si>
     <t>Carbonapp n°290 Reboisement G. La Teste-de-Buch (33)</t>
   </si>
   <si>
     <t>Carbonapp n°324 Boisement Vendegies-sur-Ecaillon (59)</t>
   </si>
   <si>
     <t>Carbonapp n°318 Reboisement Arleuf 2 (58)</t>
   </si>
   <si>
     <t>Strasbourg Centre Energies</t>
@@ -2888,80 +2993,80 @@
   <si>
     <t>Swiss Life Asset Managers France</t>
   </si>
   <si>
     <t>Tageos SAS</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°90 - Gramond (12)</t>
   </si>
   <si>
     <t>09558084100617</t>
   </si>
   <si>
     <t>TEREGA SA</t>
   </si>
   <si>
     <t>CNPF C+FOR n°152 Lapenne (Teréga n°3)</t>
   </si>
   <si>
     <t>CNPF C+for n°x Coirac (ENGIE Solutions n°X)</t>
   </si>
   <si>
     <t>CNPF C+for n°151 Sauveterre-de-Guyenne (Teréga n° 1)</t>
   </si>
   <si>
+    <t>CNPF C+for n° 250 Saint-Martin-du-Bois (Teréga n° 13)</t>
+  </si>
+  <si>
     <t>CNPF C+for n° 165 Saint-Pardon-de-Conques (Teréga n° 6)</t>
   </si>
   <si>
     <t>CNPF C+for n° 183 Verniolle (Teréga n° 7)</t>
   </si>
   <si>
     <t>CNPF C+for n° 150 Luppé-Violles (Teréga n° 2)</t>
   </si>
   <si>
     <t>CNPF C+for n° 153 Auvillar (Teréga n° 4)</t>
   </si>
   <si>
     <t>CNPF C+for n° 185 Navailles-Angos (Teréga n° 9)</t>
   </si>
   <si>
     <t>CNPF C+for n° 187 Castelsarrasin (Teréga n° 11)</t>
   </si>
   <si>
     <t>CNPF C+for n° 186 Castelsarrasin &amp; Moissac (Teréga n° 10)</t>
   </si>
   <si>
     <t>CNPF C+for n° 184 Campagne (Teréga n° 8)</t>
   </si>
   <si>
     <t>CNPF C+for n° 188 Saint-Seurin-de-Bourg (Teréga n° 12)</t>
   </si>
   <si>
-    <t>CNPF C+for n° 250 Saint-Martin-du-Bois (Teréga n° 13)</t>
-[...1 lines deleted...]
-  <si>
     <t>TF1 PRODUCTION</t>
   </si>
   <si>
     <t>TF1 PUBLICITE</t>
   </si>
   <si>
     <t>Carbonapp n°35 Verger Sainte-Fortunade (19)</t>
   </si>
   <si>
     <t>SF²X4C_Bizou</t>
   </si>
   <si>
     <t xml:space="preserve">Vergers fruitiers France 2022 - Manse </t>
   </si>
   <si>
     <t>SF²X4C_Ferme Mésangère_B1</t>
   </si>
   <si>
     <t>Carbonapp n°216 Reboisement Belin-Béliet 19 (33)</t>
   </si>
   <si>
     <t>Thomas Pierre Joseph RANCON</t>
   </si>
   <si>
     <t>TIIME SOFTWARE</t>
@@ -2984,108 +3089,108 @@
   <si>
     <t>Alliance Forêts Bois/GCF n° 36 - Herré (40)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n° 47 - Saucats (33)</t>
   </si>
   <si>
     <t>Tractebel Engineering SA</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°70 - Meilhan (40)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°178 - Amou (40)</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°95 - Molandier (11)</t>
   </si>
   <si>
     <t>Transavia France</t>
   </si>
   <si>
     <t>SF²X4C_La Roche Posay_B1</t>
   </si>
   <si>
+    <t>LA COMELLE - Fransylva Services</t>
+  </si>
+  <si>
+    <t>Reboisement post-tempête - Commune de LOPEREC (29)</t>
+  </si>
+  <si>
     <t xml:space="preserve">SF²X4C_ Rosnay_R1 </t>
   </si>
   <si>
-    <t>LA COMELLE - Fransylva Services</t>
-[...4 lines deleted...]
-  <si>
     <t>ReSoil n°32</t>
   </si>
   <si>
     <t>Projet SysFarm - Projet France N°18</t>
   </si>
   <si>
     <t>Trillium Flow Technologies France</t>
   </si>
   <si>
     <t>Carbonapp n°76 Verger Arles (13)</t>
   </si>
   <si>
     <t>Ubisoft Entertainment</t>
   </si>
   <si>
     <t>Carbonapp n°158 Boisement Fricamps (80)</t>
   </si>
   <si>
     <t>Carbonapp n°159 Reboisement F. Belin-Béliet 6 (33)</t>
   </si>
   <si>
     <t>Carbonapp n°164 Reboisement R. Belin-Béliet 9 (33)</t>
   </si>
   <si>
     <t>UEFA</t>
   </si>
   <si>
     <t>Carbonapp n°215 Reboisement Belin-Béliet 18 (33)</t>
   </si>
   <si>
     <t>ULULE</t>
   </si>
   <si>
     <t>MaForêt #4 Navailles-Angos (64)</t>
   </si>
   <si>
     <t>UNIK Production</t>
   </si>
   <si>
     <t>Union sociale pour l'habitat (USH)</t>
   </si>
   <si>
     <t>CNPF C+for n°71 Chiché (Union Sociale pour l’Habitat)</t>
   </si>
   <si>
+    <t>CNPF C+for n° 239 Ferrières-Poussarou - La Treille (USH n° 4)</t>
+  </si>
+  <si>
     <t>CNPF C+for n° 84 Vallon-en-Sully (USH n° 2)</t>
-  </si>
-[...1 lines deleted...]
-    <t>CNPF C+for n° 239 Ferrières-Poussarou - La Treille (USH n° 4)</t>
   </si>
   <si>
     <t>United.b</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°72 - Estang (32)</t>
   </si>
   <si>
     <t>Carbonapp n°21 Saint-Pierre-des-Nids (53)</t>
   </si>
   <si>
     <t>Upcoop</t>
   </si>
   <si>
     <t>Alliance Forêts Bois/GCF n°117 - Saint-Julien (40)</t>
   </si>
   <si>
     <t>Carbonapp n°169 Reboisement B. Belin-Béliet 12 (33)</t>
   </si>
   <si>
     <t>Carbonapp n°171 Reboisement P. Belin-Béliet 14 (33)</t>
   </si>
   <si>
     <t>Carbonapp n°197 Reboisement P. Belin-Béliet 17 (33)</t>
   </si>
@@ -3518,62 +3623,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1004"/>
+  <dimension ref="A1:F1041"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="147.393" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -3681,68 +3786,68 @@
     <row r="8" spans="1:6">
       <c r="A8">
         <v>87960535000021</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
         <v>3.67</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E9">
-        <v>1.59</v>
+        <v>10.48</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="C10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E10">
-        <v>10.48</v>
+        <v>1.59</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>51089990900038</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11">
         <v>55.71</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
     </row>
@@ -4026,119 +4131,119 @@
       </c>
       <c r="D29" t="s">
         <v>37</v>
       </c>
       <c r="E29">
         <v>3.87</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>48115198300030</v>
       </c>
       <c r="B30" t="s">
         <v>47</v>
       </c>
       <c r="C30" t="s">
         <v>48</v>
       </c>
       <c r="D30" t="s">
         <v>16</v>
       </c>
       <c r="E30">
-        <v>0.66</v>
+        <v>0.72</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>79004395400029</v>
       </c>
       <c r="B31" t="s">
         <v>49</v>
       </c>
       <c r="C31" t="s">
         <v>50</v>
       </c>
       <c r="D31" t="s">
         <v>27</v>
       </c>
       <c r="E31">
         <v>9.0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="C32" t="s">
         <v>51</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32">
         <v>100.0</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>79004395400029</v>
       </c>
       <c r="B33" t="s">
         <v>49</v>
       </c>
       <c r="C33" t="s">
         <v>52</v>
       </c>
       <c r="D33" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E33">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="C34" t="s">
         <v>53</v>
       </c>
       <c r="D34" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E34">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="C35" t="s">
         <v>54</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35">
         <v>58.0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36" t="s">
         <v>27</v>
@@ -4263,51 +4368,51 @@
         <v>51.11</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="C44" t="s">
         <v>66</v>
       </c>
       <c r="D44" t="s">
         <v>16</v>
       </c>
       <c r="E44">
         <v>13.64</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="C45" t="s">
         <v>67</v>
       </c>
       <c r="D45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E45">
         <v>0.07</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="C46" t="s">
         <v>68</v>
       </c>
       <c r="D46" t="s">
         <v>16</v>
       </c>
       <c r="E46">
         <v>12.61</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>81909674400027</v>
@@ -4385,65 +4490,65 @@
         <v>2.0</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="C51" t="s">
         <v>77</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51">
         <v>47.93</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="C52" t="s">
         <v>78</v>
       </c>
       <c r="D52" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E52">
         <v>100.0</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="C53" t="s">
         <v>79</v>
       </c>
       <c r="D53" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E53">
         <v>100.0</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="C54" t="s">
         <v>80</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54">
         <v>100.0</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="C55" t="s">
         <v>81</v>
@@ -4458,1015 +4563,1015 @@
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="C56" t="s">
         <v>82</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56">
         <v>100.0</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="C57" t="s">
         <v>83</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57">
-        <v>100.0</v>
+        <v>21.9</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="C58" t="s">
         <v>84</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
       <c r="E58">
-        <v>21.9</v>
+        <v>100.0</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="C59" t="s">
         <v>85</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59">
         <v>100.0</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="C60" t="s">
         <v>86</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60">
         <v>100.0</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="C61" t="s">
         <v>87</v>
       </c>
       <c r="D61" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E61">
         <v>100.0</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="C62" t="s">
         <v>88</v>
       </c>
       <c r="D62" t="s">
         <v>16</v>
       </c>
       <c r="E62">
-        <v>100.0</v>
+        <v>36.27</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="C63" t="s">
         <v>89</v>
       </c>
       <c r="D63" t="s">
         <v>16</v>
       </c>
       <c r="E63">
-        <v>36.27</v>
+        <v>90.0</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="C64" t="s">
         <v>90</v>
       </c>
       <c r="D64" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E64">
-        <v>11.22</v>
+        <v>100.0</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="C65" t="s">
         <v>91</v>
       </c>
       <c r="D65" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E65">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="C66" t="s">
         <v>92</v>
       </c>
       <c r="D66" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E66">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="C67" t="s">
         <v>93</v>
       </c>
       <c r="D67" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E67">
-        <v>90.0</v>
+        <v>88.0</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="C68" t="s">
         <v>94</v>
       </c>
       <c r="D68" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E68">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="C69" t="s">
         <v>95</v>
       </c>
       <c r="D69" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E69">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="C70" t="s">
         <v>96</v>
       </c>
       <c r="D70" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E70">
-        <v>90.0</v>
+        <v>88.25</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="C71" t="s">
         <v>97</v>
       </c>
       <c r="D71" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E71">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="C72" t="s">
         <v>98</v>
       </c>
       <c r="D72" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E72">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="C73" t="s">
         <v>99</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="C74" t="s">
         <v>100</v>
       </c>
       <c r="D74" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E74">
-        <v>90.0</v>
+        <v>11.22</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="C75" t="s">
         <v>101</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="C76" t="s">
         <v>102</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="C77" t="s">
         <v>103</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="C78" t="s">
         <v>104</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78">
-        <v>59.08</v>
+        <v>100.0</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="C79" t="s">
         <v>105</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="C80" t="s">
         <v>106</v>
       </c>
       <c r="D80" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E80">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="C81" t="s">
         <v>107</v>
       </c>
       <c r="D81" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E81">
-        <v>88.25</v>
+        <v>90.0</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="C82" t="s">
         <v>108</v>
       </c>
       <c r="D82" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E82">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="C83" t="s">
         <v>109</v>
       </c>
       <c r="D83" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E83">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="C84" t="s">
         <v>110</v>
       </c>
       <c r="D84" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E84">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="C85" t="s">
         <v>111</v>
       </c>
       <c r="D85" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E85">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="C86" t="s">
         <v>112</v>
       </c>
       <c r="D86" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E86">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="C87" t="s">
         <v>113</v>
       </c>
       <c r="D87" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E87">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="C88" t="s">
         <v>114</v>
       </c>
       <c r="D88" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E88">
         <v>90.0</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="C89" t="s">
         <v>115</v>
       </c>
       <c r="D89" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E89">
         <v>90.0</v>
       </c>
       <c r="F89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="C90" t="s">
         <v>116</v>
       </c>
       <c r="D90" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E90">
-        <v>90.0</v>
+        <v>59.08</v>
       </c>
       <c r="F90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="C91" t="s">
         <v>117</v>
       </c>
       <c r="D91" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E91">
         <v>100.0</v>
       </c>
       <c r="F91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="C92" t="s">
         <v>118</v>
       </c>
       <c r="D92" t="s">
         <v>16</v>
       </c>
       <c r="E92">
         <v>100.0</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="C93" t="s">
         <v>119</v>
       </c>
       <c r="D93" t="s">
         <v>16</v>
       </c>
       <c r="E93">
         <v>100.0</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="C94" t="s">
         <v>120</v>
       </c>
       <c r="D94" t="s">
         <v>16</v>
       </c>
       <c r="E94">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="C95" t="s">
         <v>121</v>
       </c>
       <c r="D95" t="s">
         <v>16</v>
       </c>
       <c r="E95">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="C96" t="s">
         <v>122</v>
       </c>
       <c r="D96" t="s">
         <v>16</v>
       </c>
       <c r="E96">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="C97" t="s">
         <v>123</v>
       </c>
       <c r="D97" t="s">
         <v>16</v>
       </c>
       <c r="E97">
         <v>90.0</v>
       </c>
       <c r="F97">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="C98" t="s">
         <v>124</v>
       </c>
       <c r="D98" t="s">
         <v>16</v>
       </c>
       <c r="E98">
-        <v>69.64</v>
+        <v>90.0</v>
       </c>
       <c r="F98">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="C99" t="s">
         <v>125</v>
       </c>
       <c r="D99" t="s">
         <v>16</v>
       </c>
       <c r="E99">
         <v>90.0</v>
       </c>
       <c r="F99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="C100" t="s">
         <v>126</v>
       </c>
       <c r="D100" t="s">
         <v>16</v>
       </c>
       <c r="E100">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="C101" t="s">
         <v>127</v>
       </c>
       <c r="D101" t="s">
         <v>16</v>
       </c>
       <c r="E101">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="C102" t="s">
         <v>128</v>
       </c>
       <c r="D102" t="s">
         <v>16</v>
       </c>
       <c r="E102">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="C103" t="s">
         <v>129</v>
       </c>
       <c r="D103" t="s">
         <v>16</v>
       </c>
       <c r="E103">
         <v>90.0</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="C104" t="s">
         <v>130</v>
       </c>
       <c r="D104" t="s">
         <v>16</v>
       </c>
       <c r="E104">
         <v>90.0</v>
       </c>
       <c r="F104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="C105" t="s">
         <v>131</v>
       </c>
       <c r="D105" t="s">
         <v>16</v>
       </c>
       <c r="E105">
         <v>90.0</v>
       </c>
       <c r="F105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="C106" t="s">
-        <v>67</v>
+        <v>132</v>
       </c>
       <c r="D106" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E106">
-        <v>2.9</v>
+        <v>90.0</v>
       </c>
       <c r="F106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="C107" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D107" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E107">
-        <v>100.0</v>
+        <v>69.64</v>
       </c>
       <c r="F107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="C108" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D108" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E108">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="C109" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D109" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E109">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="C110" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D110" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E110">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="C111" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D111" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E111">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="C112" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D112" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E112">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="C113" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D113" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E113">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="C114" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D114" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E114">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="C115" t="s">
-        <v>140</v>
+        <v>67</v>
       </c>
       <c r="D115" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="E115">
-        <v>80.0</v>
+        <v>2.9</v>
       </c>
       <c r="F115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="C116" t="s">
         <v>141</v>
       </c>
       <c r="D116" t="s">
         <v>37</v>
       </c>
       <c r="E116">
-        <v>88.0</v>
+        <v>19.99</v>
       </c>
       <c r="F116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="C117" t="s">
         <v>142</v>
       </c>
       <c r="D117" t="s">
         <v>37</v>
       </c>
       <c r="E117">
-        <v>100.0</v>
+        <v>41.68</v>
       </c>
       <c r="F117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="C118" t="s">
         <v>143</v>
       </c>
       <c r="D118" t="s">
         <v>37</v>
       </c>
       <c r="E118">
-        <v>19.99</v>
+        <v>100.0</v>
       </c>
       <c r="F118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="C119" t="s">
         <v>144</v>
       </c>
       <c r="D119" t="s">
         <v>37</v>
       </c>
       <c r="E119">
-        <v>100.0</v>
+        <v>8.16</v>
       </c>
       <c r="F119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="C120" t="s">
         <v>145</v>
       </c>
       <c r="D120" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E120">
-        <v>41.68</v>
+        <v>100.0</v>
       </c>
       <c r="F120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="C121" t="s">
         <v>146</v>
       </c>
       <c r="D121" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E121">
         <v>100.0</v>
       </c>
       <c r="F121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="C122" t="s">
         <v>147</v>
       </c>
       <c r="D122" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="E122">
-        <v>8.16</v>
+        <v>100.0</v>
       </c>
       <c r="F122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>34032512500011</v>
       </c>
       <c r="B123" t="s">
         <v>148</v>
       </c>
       <c r="C123" t="s">
         <v>149</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123">
         <v>1.6</v>
       </c>
       <c r="F123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>44253626400025</v>
       </c>
       <c r="B124" t="s">
         <v>150</v>
       </c>
       <c r="C124" t="s">
         <v>151</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124">
-        <v>62.51</v>
+        <v>63.28</v>
       </c>
       <c r="F124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="C125" t="s">
         <v>48</v>
       </c>
       <c r="D125" t="s">
         <v>16</v>
       </c>
       <c r="E125">
-        <v>7.18</v>
+        <v>7.84</v>
       </c>
       <c r="F125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>81835307000050</v>
       </c>
       <c r="B126" t="s">
         <v>152</v>
       </c>
       <c r="C126" t="s">
         <v>153</v>
       </c>
       <c r="D126" t="s">
         <v>16</v>
       </c>
       <c r="E126">
         <v>74.5</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
     </row>
@@ -5578,74 +5683,74 @@
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>51909362900029</v>
       </c>
       <c r="B133" t="s">
         <v>163</v>
       </c>
       <c r="C133" t="s">
         <v>164</v>
       </c>
       <c r="D133" t="s">
         <v>27</v>
       </c>
       <c r="E133">
         <v>3.51</v>
       </c>
       <c r="F133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="C134" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D134" t="s">
         <v>27</v>
       </c>
       <c r="E134">
         <v>0.01</v>
       </c>
       <c r="F134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>34059336700030</v>
       </c>
       <c r="B135" t="s">
         <v>165</v>
       </c>
       <c r="C135" t="s">
         <v>67</v>
       </c>
       <c r="D135" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E135">
         <v>0.02</v>
       </c>
       <c r="F135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>79528962800088</v>
       </c>
       <c r="B136" t="s">
         <v>166</v>
       </c>
       <c r="C136" t="s">
         <v>167</v>
       </c>
       <c r="D136" t="s">
         <v>37</v>
       </c>
       <c r="E136">
         <v>15.48</v>
       </c>
       <c r="F136">
@@ -5692,51 +5797,51 @@
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="C139" t="s">
         <v>172</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139">
         <v>13.89</v>
       </c>
       <c r="F139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>89789936500042</v>
       </c>
       <c r="B140" t="s">
         <v>173</v>
       </c>
       <c r="C140" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D140" t="s">
         <v>37</v>
       </c>
       <c r="E140">
         <v>1.67</v>
       </c>
       <c r="F140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>34446154600055</v>
       </c>
       <c r="B141" t="s">
         <v>174</v>
       </c>
       <c r="C141" t="s">
         <v>175</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
       <c r="E141">
@@ -5802,93 +5907,93 @@
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="C146" t="s">
         <v>180</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
       <c r="E146">
         <v>100.0</v>
       </c>
       <c r="F146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="C147" t="s">
         <v>181</v>
       </c>
       <c r="D147" t="s">
         <v>8</v>
       </c>
       <c r="E147">
-        <v>13.0</v>
+        <v>100.0</v>
       </c>
       <c r="F147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="C148" t="s">
         <v>182</v>
       </c>
       <c r="D148" t="s">
         <v>8</v>
       </c>
       <c r="E148">
         <v>100.0</v>
       </c>
       <c r="F148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="C149" t="s">
         <v>183</v>
       </c>
       <c r="D149" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="E149">
         <v>100.0</v>
       </c>
       <c r="F149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="C150" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D150" t="s">
-        <v>185</v>
+        <v>8</v>
       </c>
       <c r="E150">
-        <v>100.0</v>
+        <v>13.0</v>
       </c>
       <c r="F150">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>78436077800053</v>
       </c>
       <c r="B151" t="s">
         <v>186</v>
       </c>
       <c r="C151" t="s">
         <v>187</v>
       </c>
       <c r="D151" t="s">
         <v>8</v>
       </c>
       <c r="E151">
         <v>100.0</v>
       </c>
       <c r="F151">
         <v>0</v>
       </c>
     </row>
@@ -5931,13733 +6036,14345 @@
         <v>100.0</v>
       </c>
       <c r="F154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="C155" t="s">
         <v>191</v>
       </c>
       <c r="D155" t="s">
         <v>24</v>
       </c>
       <c r="E155">
         <v>24.6</v>
       </c>
       <c r="F155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="C156" t="s">
         <v>192</v>
       </c>
       <c r="D156" t="s">
-        <v>8</v>
+        <v>193</v>
       </c>
       <c r="E156">
         <v>100.0</v>
       </c>
       <c r="F156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="C157" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D157" t="s">
         <v>8</v>
       </c>
       <c r="E157">
         <v>100.0</v>
       </c>
       <c r="F157">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="C158" t="s">
-        <v>23</v>
+        <v>195</v>
       </c>
       <c r="D158" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E158">
-        <v>7.89</v>
+        <v>100.0</v>
       </c>
       <c r="F158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="C159" t="s">
-        <v>194</v>
+        <v>23</v>
       </c>
       <c r="D159" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E159">
-        <v>100.0</v>
+        <v>7.89</v>
       </c>
       <c r="F159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:6">
-      <c r="A160">
-[...4 lines deleted...]
-      </c>
       <c r="C160" t="s">
         <v>196</v>
       </c>
       <c r="D160" t="s">
         <v>8</v>
       </c>
       <c r="E160">
-        <v>2.6</v>
+        <v>100.0</v>
       </c>
       <c r="F160">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
-        <v>96222735100054</v>
+        <v>62162073100037</v>
       </c>
       <c r="B161" t="s">
         <v>197</v>
       </c>
       <c r="C161" t="s">
         <v>198</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
       <c r="E161">
-        <v>100.0</v>
+        <v>2.6</v>
       </c>
       <c r="F161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
+      <c r="A162">
+        <v>96222735100054</v>
+      </c>
+      <c r="B162" t="s">
+        <v>199</v>
+      </c>
       <c r="C162" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D162" t="s">
         <v>8</v>
       </c>
       <c r="E162">
         <v>100.0</v>
       </c>
       <c r="F162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="C163" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
       <c r="E163">
         <v>100.0</v>
       </c>
       <c r="F163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
-      <c r="A164">
+      <c r="C164" t="s">
+        <v>202</v>
+      </c>
+      <c r="D164" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164">
+        <v>100.0</v>
+      </c>
+      <c r="F164">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165">
         <v>11000016300011</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" t="s">
+      <c r="B165" t="s">
+        <v>203</v>
+      </c>
+      <c r="C165" t="s">
         <v>167</v>
       </c>
-      <c r="D164" t="s">
+      <c r="D165" t="s">
         <v>37</v>
       </c>
-      <c r="E164">
+      <c r="E165">
         <v>2.89</v>
       </c>
-      <c r="F164">
-[...15 lines deleted...]
-      </c>
       <c r="F165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
-      <c r="A166">
-[...1 lines deleted...]
-      </c>
       <c r="B166" t="s">
         <v>204</v>
       </c>
       <c r="C166" t="s">
-        <v>63</v>
+        <v>205</v>
       </c>
       <c r="D166" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E166">
-        <v>56.0</v>
+        <v>0.11</v>
       </c>
       <c r="F166">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
+        <v>31128506800020</v>
+      </c>
+      <c r="B167" t="s">
+        <v>206</v>
+      </c>
+      <c r="C167" t="s">
+        <v>63</v>
+      </c>
+      <c r="D167" t="s">
+        <v>16</v>
+      </c>
+      <c r="E167">
+        <v>56.0</v>
+      </c>
+      <c r="F167">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168">
         <v>49920842900054</v>
       </c>
-      <c r="B167" t="s">
-[...8 lines deleted...]
-      <c r="E167">
+      <c r="B168" t="s">
+        <v>207</v>
+      </c>
+      <c r="C168" t="s">
+        <v>208</v>
+      </c>
+      <c r="D168" t="s">
+        <v>8</v>
+      </c>
+      <c r="E168">
         <v>0.6</v>
-      </c>
-[...12 lines deleted...]
-        <v>6.8</v>
       </c>
       <c r="F168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="C169" t="s">
+        <v>209</v>
+      </c>
+      <c r="D169" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169">
+        <v>6.8</v>
+      </c>
+      <c r="F169">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="C170" t="s">
         <v>66</v>
       </c>
-      <c r="D169" t="s">
-[...2 lines deleted...]
-      <c r="E169">
+      <c r="D170" t="s">
+        <v>16</v>
+      </c>
+      <c r="E170">
         <v>1.17</v>
       </c>
-      <c r="F169">
-[...4 lines deleted...]
-      <c r="A170">
+      <c r="F170">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171">
         <v>34870329900019</v>
       </c>
-      <c r="B170" t="s">
-[...8 lines deleted...]
-      <c r="E170">
+      <c r="B171" t="s">
+        <v>210</v>
+      </c>
+      <c r="C171" t="s">
+        <v>211</v>
+      </c>
+      <c r="D171" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171">
         <v>5.0</v>
       </c>
-      <c r="F170">
-[...12 lines deleted...]
-      </c>
       <c r="F171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
-      <c r="A172">
-[...4 lines deleted...]
-      </c>
       <c r="C172" t="s">
         <v>212</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
       <c r="E172">
         <v>100.0</v>
       </c>
       <c r="F172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
+      <c r="A173">
+        <v>45620358700047</v>
+      </c>
+      <c r="B173" t="s">
+        <v>213</v>
+      </c>
       <c r="C173" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D173" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E173">
-        <v>100.0</v>
+        <v>0.51</v>
       </c>
       <c r="F173">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
+        <v>60552007102384</v>
+      </c>
+      <c r="B174" t="s">
+        <v>215</v>
+      </c>
+      <c r="C174" t="s">
+        <v>216</v>
+      </c>
+      <c r="D174" t="s">
+        <v>8</v>
+      </c>
+      <c r="E174">
+        <v>100.0</v>
+      </c>
+      <c r="F174">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="C175" t="s">
+        <v>217</v>
+      </c>
+      <c r="D175" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175">
+        <v>100.0</v>
+      </c>
+      <c r="F175">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176">
         <v>81940811300028</v>
       </c>
-      <c r="B174" t="s">
-[...2 lines deleted...]
-      <c r="C174" t="s">
+      <c r="B176" t="s">
+        <v>218</v>
+      </c>
+      <c r="C176" t="s">
         <v>164</v>
       </c>
-      <c r="D174" t="s">
+      <c r="D176" t="s">
         <v>27</v>
       </c>
-      <c r="E174">
+      <c r="E176">
         <v>1.0</v>
       </c>
-      <c r="F174">
-[...4 lines deleted...]
-      <c r="A175">
+      <c r="F176">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177">
         <v>54208806700732</v>
       </c>
-      <c r="B175" t="s">
-[...29 lines deleted...]
-    <row r="177" spans="1:6">
+      <c r="B177" t="s">
+        <v>219</v>
+      </c>
       <c r="C177" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D177" t="s">
         <v>8</v>
       </c>
       <c r="E177">
         <v>100.0</v>
       </c>
       <c r="F177">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="C178" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D178" t="s">
         <v>8</v>
       </c>
       <c r="E178">
         <v>100.0</v>
       </c>
       <c r="F178">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="C179" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D179" t="s">
         <v>8</v>
       </c>
       <c r="E179">
         <v>100.0</v>
       </c>
       <c r="F179">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="C180" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D180" t="s">
         <v>8</v>
       </c>
       <c r="E180">
         <v>100.0</v>
       </c>
       <c r="F180">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="C181" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D181" t="s">
         <v>8</v>
       </c>
       <c r="E181">
         <v>100.0</v>
       </c>
       <c r="F181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="C182" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
       <c r="E182">
         <v>100.0</v>
       </c>
       <c r="F182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="C183" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D183" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E183">
         <v>100.0</v>
       </c>
       <c r="F183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="C184" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D184" t="s">
         <v>16</v>
       </c>
       <c r="E184">
         <v>100.0</v>
       </c>
       <c r="F184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="C185" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D185" t="s">
         <v>16</v>
       </c>
       <c r="E185">
         <v>100.0</v>
       </c>
       <c r="F185">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="C186" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D186" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E186">
         <v>100.0</v>
       </c>
       <c r="F186">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="C187" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D187" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E187">
         <v>100.0</v>
       </c>
       <c r="F187">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="C188" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D188" t="s">
         <v>16</v>
       </c>
       <c r="E188">
         <v>100.0</v>
       </c>
       <c r="F188">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="C189" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D189" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E189">
         <v>100.0</v>
       </c>
       <c r="F189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="C190" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D190" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E190">
         <v>100.0</v>
       </c>
       <c r="F190">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="C191" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D191" t="s">
         <v>8</v>
       </c>
       <c r="E191">
         <v>100.0</v>
       </c>
       <c r="F191">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="C192" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D192" t="s">
         <v>8</v>
       </c>
       <c r="E192">
         <v>100.0</v>
       </c>
       <c r="F192">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="C193" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D193" t="s">
         <v>8</v>
       </c>
       <c r="E193">
         <v>100.0</v>
       </c>
       <c r="F193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="C194" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D194" t="s">
         <v>8</v>
       </c>
       <c r="E194">
         <v>100.0</v>
       </c>
       <c r="F194">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="C195" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D195" t="s">
         <v>8</v>
       </c>
       <c r="E195">
         <v>100.0</v>
       </c>
       <c r="F195">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="C196" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D196" t="s">
         <v>8</v>
       </c>
       <c r="E196">
         <v>100.0</v>
       </c>
       <c r="F196">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="C197" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
       <c r="E197">
         <v>100.0</v>
       </c>
       <c r="F197">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="C198" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
       <c r="E198">
         <v>100.0</v>
       </c>
       <c r="F198">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="C199" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
       <c r="E199">
         <v>100.0</v>
       </c>
       <c r="F199">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="C200" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
       <c r="E200">
         <v>100.0</v>
       </c>
       <c r="F200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="C201" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D201" t="s">
         <v>8</v>
       </c>
       <c r="E201">
         <v>100.0</v>
       </c>
       <c r="F201">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="C202" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D202" t="s">
         <v>8</v>
       </c>
       <c r="E202">
         <v>100.0</v>
       </c>
       <c r="F202">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="C203" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
       <c r="E203">
         <v>100.0</v>
       </c>
       <c r="F203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="C204" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D204" t="s">
         <v>8</v>
       </c>
       <c r="E204">
         <v>100.0</v>
       </c>
       <c r="F204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="C205" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D205" t="s">
         <v>8</v>
       </c>
       <c r="E205">
         <v>100.0</v>
       </c>
       <c r="F205">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="C206" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D206" t="s">
         <v>8</v>
       </c>
       <c r="E206">
         <v>100.0</v>
       </c>
       <c r="F206">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="C207" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D207" t="s">
         <v>8</v>
       </c>
       <c r="E207">
         <v>100.0</v>
       </c>
       <c r="F207">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="C208" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D208" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E208">
         <v>100.0</v>
       </c>
       <c r="F208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="C209" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D209" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E209">
         <v>100.0</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="C210" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D210" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E210">
         <v>100.0</v>
       </c>
       <c r="F210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="C211" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D211" t="s">
         <v>16</v>
       </c>
       <c r="E211">
         <v>100.0</v>
       </c>
       <c r="F211">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="C212" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D212" t="s">
         <v>16</v>
       </c>
       <c r="E212">
         <v>100.0</v>
       </c>
       <c r="F212">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="C213" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D213" t="s">
         <v>16</v>
       </c>
       <c r="E213">
         <v>100.0</v>
       </c>
       <c r="F213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="C214" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D214" t="s">
         <v>16</v>
       </c>
       <c r="E214">
         <v>100.0</v>
       </c>
       <c r="F214">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
-      <c r="A215" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="C215" t="s">
         <v>258</v>
       </c>
       <c r="D215" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E215">
+        <v>100.0</v>
+      </c>
+      <c r="F215">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6">
+      <c r="C216" t="s">
+        <v>259</v>
+      </c>
+      <c r="D216" t="s">
+        <v>16</v>
+      </c>
+      <c r="E216">
+        <v>100.0</v>
+      </c>
+      <c r="F216">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217" t="s">
+        <v>260</v>
+      </c>
+      <c r="B217" t="s">
+        <v>261</v>
+      </c>
+      <c r="C217" t="s">
+        <v>262</v>
+      </c>
+      <c r="D217" t="s">
+        <v>8</v>
+      </c>
+      <c r="E217">
         <v>22.0</v>
-      </c>
-[...38 lines deleted...]
-        <v>100.0</v>
       </c>
       <c r="F217">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
-        <v>34738457003023</v>
+        <v>47940486500038</v>
       </c>
       <c r="B218" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C218" t="s">
-        <v>263</v>
+        <v>162</v>
       </c>
       <c r="D218" t="s">
         <v>8</v>
       </c>
       <c r="E218">
-        <v>100.0</v>
+        <v>1.25</v>
       </c>
       <c r="F218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
-        <v>55204599900794</v>
+        <v>83250928500017</v>
       </c>
       <c r="B219" t="s">
         <v>264</v>
       </c>
       <c r="C219" t="s">
         <v>265</v>
       </c>
       <c r="D219" t="s">
         <v>8</v>
       </c>
       <c r="E219">
-        <v>35.43</v>
+        <v>100.0</v>
       </c>
       <c r="F219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
+      <c r="A220">
+        <v>34738457003023</v>
+      </c>
+      <c r="B220" t="s">
+        <v>266</v>
+      </c>
       <c r="C220" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D220" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E220">
+        <v>100.0</v>
+      </c>
+      <c r="F220">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6">
+      <c r="A221">
+        <v>55204599900794</v>
+      </c>
+      <c r="B221" t="s">
+        <v>268</v>
+      </c>
+      <c r="C221" t="s">
+        <v>269</v>
+      </c>
+      <c r="D221" t="s">
+        <v>16</v>
+      </c>
+      <c r="E221">
         <v>32.38</v>
-      </c>
-[...12 lines deleted...]
-        <v>100.0</v>
       </c>
       <c r="F221">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="C222" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D222" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E222">
-        <v>100.0</v>
+        <v>92.2</v>
       </c>
       <c r="F222">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="C223" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D223" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E223">
-        <v>100.0</v>
+        <v>35.43</v>
       </c>
       <c r="F223">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="C224" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D224" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E224">
-        <v>2.7</v>
+        <v>100.0</v>
       </c>
       <c r="F224">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="C225" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D225" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E225">
-        <v>92.2</v>
+        <v>100.0</v>
       </c>
       <c r="F225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
-      <c r="A226">
-[...4 lines deleted...]
-      </c>
       <c r="C226" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D226" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="E226">
-        <v>9.0</v>
+        <v>100.0</v>
       </c>
       <c r="F226">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="C227" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D227" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="E227">
-        <v>5.0</v>
+        <v>2.7</v>
       </c>
       <c r="F227">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:6">
+      <c r="A228">
+        <v>44290462900049</v>
+      </c>
+      <c r="B228" t="s">
+        <v>276</v>
+      </c>
       <c r="C228" t="s">
-        <v>52</v>
+        <v>277</v>
       </c>
       <c r="D228" t="s">
         <v>27</v>
       </c>
       <c r="E228">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
       <c r="F228">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="C229" t="s">
-        <v>67</v>
+        <v>278</v>
       </c>
       <c r="D229" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E229">
-        <v>0.11</v>
+        <v>5.0</v>
       </c>
       <c r="F229">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="C230" t="s">
-        <v>159</v>
+        <v>53</v>
       </c>
       <c r="D230" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E230">
-        <v>12.6</v>
+        <v>1.0</v>
       </c>
       <c r="F230">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="C231" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="D231" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E231">
-        <v>2.0</v>
+        <v>0.11</v>
       </c>
       <c r="F231">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="C232" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D232" t="s">
         <v>37</v>
       </c>
       <c r="E232">
         <v>0.73</v>
       </c>
       <c r="F232">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="C233" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D233" t="s">
         <v>37</v>
       </c>
       <c r="E233">
         <v>60.0</v>
       </c>
       <c r="F233">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="C234" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D234" t="s">
         <v>37</v>
       </c>
       <c r="E234">
         <v>0.03</v>
       </c>
       <c r="F234">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:6">
-      <c r="A235">
-[...4 lines deleted...]
-      </c>
       <c r="C235" t="s">
         <v>159</v>
       </c>
       <c r="D235" t="s">
         <v>24</v>
       </c>
       <c r="E235">
+        <v>12.6</v>
+      </c>
+      <c r="F235">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6">
+      <c r="C236" t="s">
+        <v>55</v>
+      </c>
+      <c r="D236" t="s">
+        <v>27</v>
+      </c>
+      <c r="E236">
+        <v>2.0</v>
+      </c>
+      <c r="F236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6">
+      <c r="A237">
+        <v>30999101600077</v>
+      </c>
+      <c r="B237" t="s">
+        <v>281</v>
+      </c>
+      <c r="C237" t="s">
+        <v>159</v>
+      </c>
+      <c r="D237" t="s">
+        <v>24</v>
+      </c>
+      <c r="E237">
         <v>11.0</v>
       </c>
-      <c r="F235">
-[...4 lines deleted...]
-      <c r="A236">
+      <c r="F237">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6">
+      <c r="A238">
         <v>77566561500347</v>
       </c>
-      <c r="B236" t="s">
-[...29 lines deleted...]
-    <row r="238" spans="1:6">
+      <c r="B238" t="s">
+        <v>282</v>
+      </c>
       <c r="C238" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D238" t="s">
         <v>37</v>
       </c>
       <c r="E238">
         <v>100.0</v>
       </c>
       <c r="F238">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:6">
-      <c r="A239">
+      <c r="C239" t="s">
+        <v>284</v>
+      </c>
+      <c r="D239" t="s">
+        <v>37</v>
+      </c>
+      <c r="E239">
+        <v>53.0</v>
+      </c>
+      <c r="F239">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6">
+      <c r="C240" t="s">
+        <v>285</v>
+      </c>
+      <c r="D240" t="s">
+        <v>37</v>
+      </c>
+      <c r="E240">
+        <v>16.86</v>
+      </c>
+      <c r="F240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6">
+      <c r="A241">
         <v>38300069204998</v>
       </c>
-      <c r="B239" t="s">
-[...8 lines deleted...]
-      <c r="E239">
+      <c r="B241" t="s">
+        <v>286</v>
+      </c>
+      <c r="C241" t="s">
+        <v>287</v>
+      </c>
+      <c r="D241" t="s">
+        <v>16</v>
+      </c>
+      <c r="E241">
         <v>18.0</v>
-      </c>
-[...32 lines deleted...]
-        <v>0.39</v>
       </c>
       <c r="F241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
-        <v>81392894200024</v>
+        <v>47883493000016</v>
       </c>
       <c r="B242" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C242" t="s">
-        <v>149</v>
+        <v>67</v>
       </c>
       <c r="D242" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E242">
-        <v>2.53</v>
+        <v>0.6</v>
       </c>
       <c r="F242">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="C243" t="s">
-        <v>164</v>
+        <v>289</v>
       </c>
       <c r="D243" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E243">
-        <v>0.81</v>
+        <v>0.39</v>
       </c>
       <c r="F243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
+        <v>81392894200024</v>
+      </c>
+      <c r="B244" t="s">
+        <v>290</v>
+      </c>
+      <c r="C244" t="s">
+        <v>164</v>
+      </c>
+      <c r="D244" t="s">
+        <v>27</v>
+      </c>
+      <c r="E244">
+        <v>0.81</v>
+      </c>
+      <c r="F244">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6">
+      <c r="C245" t="s">
+        <v>149</v>
+      </c>
+      <c r="D245" t="s">
+        <v>8</v>
+      </c>
+      <c r="E245">
+        <v>2.53</v>
+      </c>
+      <c r="F245">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6">
+      <c r="A246">
         <v>38432646800426</v>
       </c>
-      <c r="B244" t="s">
-[...8 lines deleted...]
-      <c r="E244">
+      <c r="B246" t="s">
+        <v>291</v>
+      </c>
+      <c r="C246" t="s">
+        <v>292</v>
+      </c>
+      <c r="D246" t="s">
+        <v>16</v>
+      </c>
+      <c r="E246">
         <v>0.9</v>
       </c>
-      <c r="F244">
-[...32 lines deleted...]
-      </c>
       <c r="F246">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:6">
-      <c r="A247">
-[...4 lines deleted...]
-      </c>
       <c r="C247" t="s">
-        <v>67</v>
+        <v>293</v>
       </c>
       <c r="D247" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E247">
-        <v>0.03</v>
+        <v>5.04</v>
       </c>
       <c r="F247">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
-        <v>38184447100106</v>
+        <v>39238690000030</v>
       </c>
       <c r="B248" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C248" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="D248" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E248">
-        <v>3.03</v>
+        <v>5.0</v>
       </c>
       <c r="F248">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="C249" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D249" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E249">
+        <v>100.0</v>
+      </c>
+      <c r="F249">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6">
+      <c r="A250">
+        <v>82423921400011</v>
+      </c>
+      <c r="B250" t="s">
+        <v>296</v>
+      </c>
+      <c r="C250" t="s">
+        <v>67</v>
+      </c>
+      <c r="D250" t="s">
+        <v>20</v>
+      </c>
+      <c r="E250">
+        <v>0.03</v>
+      </c>
+      <c r="F250">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6">
+      <c r="A251">
+        <v>38184447100106</v>
+      </c>
+      <c r="B251" t="s">
+        <v>297</v>
+      </c>
+      <c r="C251" t="s">
+        <v>298</v>
+      </c>
+      <c r="D251" t="s">
+        <v>8</v>
+      </c>
+      <c r="E251">
         <v>67.0</v>
       </c>
-      <c r="F249">
-[...26 lines deleted...]
-      </c>
       <c r="F251">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:6">
-      <c r="A252">
-[...4 lines deleted...]
-      </c>
       <c r="C252" t="s">
-        <v>297</v>
+        <v>100</v>
       </c>
       <c r="D252" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E252">
-        <v>0.61</v>
+        <v>3.03</v>
       </c>
       <c r="F252">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:6">
-      <c r="A253">
-[...4 lines deleted...]
-      </c>
       <c r="C253" t="s">
         <v>299</v>
       </c>
       <c r="D253" t="s">
         <v>16</v>
       </c>
       <c r="E253">
-        <v>12.52</v>
+        <v>100.0</v>
       </c>
       <c r="F253">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:6">
-      <c r="A254">
-[...2 lines deleted...]
-      <c r="B254" t="s">
+      <c r="C254" t="s">
         <v>300</v>
       </c>
-      <c r="C254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D254" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E254">
-        <v>0.42</v>
+        <v>0.68</v>
       </c>
       <c r="F254">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
+        <v>78427577802426</v>
+      </c>
+      <c r="B255" t="s">
+        <v>301</v>
+      </c>
+      <c r="C255" t="s">
+        <v>302</v>
+      </c>
+      <c r="D255" t="s">
+        <v>16</v>
+      </c>
+      <c r="E255">
+        <v>0.61</v>
+      </c>
+      <c r="F255">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6">
+      <c r="A256">
+        <v>84367122300025</v>
+      </c>
+      <c r="B256" t="s">
+        <v>303</v>
+      </c>
+      <c r="C256" t="s">
+        <v>304</v>
+      </c>
+      <c r="D256" t="s">
+        <v>16</v>
+      </c>
+      <c r="E256">
+        <v>12.52</v>
+      </c>
+      <c r="F256">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6">
+      <c r="A257">
+        <v>34501055700055</v>
+      </c>
+      <c r="B257" t="s">
+        <v>305</v>
+      </c>
+      <c r="C257" t="s">
+        <v>293</v>
+      </c>
+      <c r="D257" t="s">
+        <v>8</v>
+      </c>
+      <c r="E257">
+        <v>0.42</v>
+      </c>
+      <c r="F257">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6">
+      <c r="A258">
         <v>42880374600034</v>
       </c>
-      <c r="B255" t="s">
-[...43 lines deleted...]
-    <row r="258" spans="1:6">
+      <c r="B258" t="s">
+        <v>306</v>
+      </c>
       <c r="C258" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D258" t="s">
         <v>37</v>
       </c>
       <c r="E258">
         <v>100.0</v>
       </c>
       <c r="F258">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="C259" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="D259" t="s">
         <v>37</v>
       </c>
       <c r="E259">
-        <v>12.07</v>
+        <v>24.7</v>
       </c>
       <c r="F259">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="C260" t="s">
-        <v>306</v>
+        <v>67</v>
       </c>
       <c r="D260" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="E260">
-        <v>2.0</v>
+        <v>0.67</v>
       </c>
       <c r="F260">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="C261" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D261" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="E261">
-        <v>8.28</v>
+        <v>4.8</v>
       </c>
       <c r="F261">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="C262" t="s">
-        <v>308</v>
+        <v>141</v>
       </c>
       <c r="D262" t="s">
         <v>37</v>
       </c>
       <c r="E262">
-        <v>3.68</v>
+        <v>1.0</v>
       </c>
       <c r="F262">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="C263" t="s">
-        <v>295</v>
+        <v>310</v>
       </c>
       <c r="D263" t="s">
         <v>37</v>
       </c>
       <c r="E263">
-        <v>0.75</v>
+        <v>12.07</v>
       </c>
       <c r="F263">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="C264" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="D264" t="s">
         <v>37</v>
       </c>
       <c r="E264">
-        <v>24.7</v>
+        <v>2.0</v>
       </c>
       <c r="F264">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:6">
-      <c r="B265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C265" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D265" t="s">
         <v>37</v>
       </c>
       <c r="E265">
-        <v>0.22</v>
+        <v>8.28</v>
       </c>
       <c r="F265">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:6">
-      <c r="A266" t="s">
-[...2 lines deleted...]
-      <c r="B266" t="s">
+      <c r="C266" t="s">
         <v>313</v>
       </c>
-      <c r="C266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D266" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E266">
-        <v>19.91</v>
+        <v>3.68</v>
       </c>
       <c r="F266">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="C267" t="s">
+        <v>300</v>
+      </c>
+      <c r="D267" t="s">
+        <v>37</v>
+      </c>
+      <c r="E267">
+        <v>0.75</v>
+      </c>
+      <c r="F267">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6">
+      <c r="B268" t="s">
+        <v>314</v>
+      </c>
+      <c r="C268" t="s">
         <v>315</v>
       </c>
-      <c r="D267" t="s">
-[...2 lines deleted...]
-      <c r="E267">
+      <c r="D268" t="s">
+        <v>37</v>
+      </c>
+      <c r="E268">
+        <v>0.22</v>
+      </c>
+      <c r="F268">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6">
+      <c r="A269" t="s">
+        <v>316</v>
+      </c>
+      <c r="B269" t="s">
+        <v>317</v>
+      </c>
+      <c r="C269" t="s">
+        <v>318</v>
+      </c>
+      <c r="D269" t="s">
+        <v>8</v>
+      </c>
+      <c r="E269">
+        <v>19.91</v>
+      </c>
+      <c r="F269">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6">
+      <c r="C270" t="s">
+        <v>319</v>
+      </c>
+      <c r="D270" t="s">
+        <v>8</v>
+      </c>
+      <c r="E270">
         <v>12.76</v>
-      </c>
-[...58 lines deleted...]
-        <v>100.0</v>
       </c>
       <c r="F270">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
-        <v>79800829800035</v>
+        <v>43117203000022</v>
       </c>
       <c r="B271" t="s">
+        <v>320</v>
+      </c>
+      <c r="C271" t="s">
         <v>321</v>
       </c>
-      <c r="C271" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D271" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E271">
-        <v>1.2</v>
+        <v>2.48</v>
       </c>
       <c r="F271">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
-        <v>81517662300065</v>
+        <v>45370623600032</v>
       </c>
       <c r="B272" t="s">
         <v>322</v>
       </c>
       <c r="C272" t="s">
+        <v>67</v>
+      </c>
+      <c r="D272" t="s">
+        <v>20</v>
+      </c>
+      <c r="E272">
+        <v>0.19</v>
+      </c>
+      <c r="F272">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6">
+      <c r="A273">
+        <v>57950416800017</v>
+      </c>
+      <c r="B273" t="s">
         <v>323</v>
       </c>
-      <c r="D272" t="s">
-[...9 lines deleted...]
-    <row r="273" spans="1:6">
       <c r="C273" t="s">
         <v>324</v>
       </c>
       <c r="D273" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E273">
-        <v>4.81</v>
+        <v>100.0</v>
       </c>
       <c r="F273">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:6">
+      <c r="A274">
+        <v>79800829800035</v>
+      </c>
+      <c r="B274" t="s">
+        <v>325</v>
+      </c>
       <c r="C274" t="s">
-        <v>325</v>
+        <v>70</v>
       </c>
       <c r="D274" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E274">
-        <v>20.98</v>
+        <v>1.2</v>
       </c>
       <c r="F274">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
-        <v>56207629900048</v>
+        <v>81517662300065</v>
       </c>
       <c r="B275" t="s">
         <v>326</v>
       </c>
       <c r="C275" t="s">
         <v>327</v>
       </c>
       <c r="D275" t="s">
         <v>8</v>
       </c>
       <c r="E275">
-        <v>100.0</v>
+        <v>42.55</v>
       </c>
       <c r="F275">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="C276" t="s">
         <v>328</v>
       </c>
       <c r="D276" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E276">
-        <v>100.0</v>
+        <v>20.98</v>
       </c>
       <c r="F276">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="C277" t="s">
         <v>329</v>
       </c>
       <c r="D277" t="s">
         <v>8</v>
       </c>
       <c r="E277">
-        <v>100.0</v>
+        <v>4.81</v>
       </c>
       <c r="F277">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
+      <c r="A278">
+        <v>56207629900048</v>
+      </c>
+      <c r="B278" t="s">
+        <v>330</v>
+      </c>
       <c r="C278" t="s">
-        <v>67</v>
+        <v>331</v>
       </c>
       <c r="D278" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E278">
-        <v>0.45</v>
+        <v>100.0</v>
       </c>
       <c r="F278">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="C279" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D279" t="s">
         <v>8</v>
       </c>
       <c r="E279">
         <v>100.0</v>
       </c>
       <c r="F279">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
-      <c r="A280">
-[...4 lines deleted...]
-      </c>
       <c r="C280" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D280" t="s">
         <v>8</v>
       </c>
       <c r="E280">
-        <v>9.58</v>
+        <v>100.0</v>
       </c>
       <c r="F280">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="C281" t="s">
-        <v>333</v>
+        <v>67</v>
       </c>
       <c r="D281" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E281">
-        <v>13.16</v>
+        <v>0.45</v>
       </c>
       <c r="F281">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:6">
-      <c r="A282">
-[...2 lines deleted...]
-      <c r="B282" t="s">
+      <c r="C282" t="s">
         <v>334</v>
       </c>
-      <c r="C282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D282" t="s">
         <v>8</v>
       </c>
       <c r="E282">
-        <v>0.65</v>
+        <v>100.0</v>
       </c>
       <c r="F282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
-        <v>34438886300021</v>
+        <v>45237542100214</v>
       </c>
       <c r="B283" t="s">
         <v>335</v>
       </c>
       <c r="C283" t="s">
         <v>336</v>
       </c>
       <c r="D283" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E283">
-        <v>100.0</v>
+        <v>9.58</v>
       </c>
       <c r="F283">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="C284" t="s">
-        <v>70</v>
+        <v>337</v>
       </c>
       <c r="D284" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E284">
-        <v>78.54</v>
+        <v>13.16</v>
       </c>
       <c r="F284">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
-        <v>49305993500012</v>
+        <v>78879710800016</v>
       </c>
       <c r="B285" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C285" t="s">
-        <v>70</v>
+        <v>149</v>
       </c>
       <c r="D285" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E285">
-        <v>9.88</v>
+        <v>0.65</v>
       </c>
       <c r="F285">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
-        <v>88264116000024</v>
+        <v>34438886300021</v>
       </c>
       <c r="B286" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C286" t="s">
-        <v>339</v>
+        <v>70</v>
       </c>
       <c r="D286" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E286">
-        <v>13.0</v>
+        <v>78.54</v>
       </c>
       <c r="F286">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:6">
-      <c r="A287">
-[...2 lines deleted...]
-      <c r="B287" t="s">
+      <c r="C287" t="s">
         <v>340</v>
       </c>
-      <c r="C287" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D287" t="s">
         <v>16</v>
       </c>
       <c r="E287">
-        <v>11.0</v>
+        <v>100.0</v>
       </c>
       <c r="F287">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
-        <v>48062678700018</v>
+        <v>49305993500012</v>
       </c>
       <c r="B288" t="s">
+        <v>341</v>
+      </c>
+      <c r="C288" t="s">
+        <v>70</v>
+      </c>
+      <c r="D288" t="s">
+        <v>37</v>
+      </c>
+      <c r="E288">
+        <v>9.88</v>
+      </c>
+      <c r="F288">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6">
+      <c r="A289">
+        <v>88264116000024</v>
+      </c>
+      <c r="B289" t="s">
         <v>342</v>
       </c>
-      <c r="C288" t="s">
+      <c r="C289" t="s">
         <v>343</v>
       </c>
-      <c r="D288" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D289" t="s">
         <v>8</v>
       </c>
       <c r="E289">
-        <v>100.0</v>
+        <v>13.0</v>
       </c>
       <c r="F289">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
-        <v>84866921400019</v>
+        <v>89249752000015</v>
       </c>
       <c r="B290" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C290" t="s">
-        <v>20</v>
+        <v>345</v>
       </c>
       <c r="D290" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E290">
-        <v>3.74</v>
+        <v>11.0</v>
       </c>
       <c r="F290">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
-        <v>47785578700065</v>
+        <v>48062678700018</v>
       </c>
       <c r="B291" t="s">
+        <v>346</v>
+      </c>
+      <c r="C291" t="s">
+        <v>347</v>
+      </c>
+      <c r="D291" t="s">
+        <v>184</v>
+      </c>
+      <c r="E291">
+        <v>32.33</v>
+      </c>
+      <c r="F291">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6">
+      <c r="A292" t="s">
         <v>348</v>
       </c>
-      <c r="C291" t="s">
+      <c r="B292" t="s">
         <v>349</v>
       </c>
-      <c r="D291" t="s">
-[...9 lines deleted...]
-    <row r="292" spans="1:6">
       <c r="C292" t="s">
         <v>350</v>
       </c>
       <c r="D292" t="s">
         <v>8</v>
       </c>
       <c r="E292">
         <v>100.0</v>
       </c>
       <c r="F292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:6">
+      <c r="A293">
+        <v>84866921400019</v>
+      </c>
+      <c r="B293" t="s">
+        <v>351</v>
+      </c>
       <c r="C293" t="s">
-        <v>351</v>
+        <v>19</v>
       </c>
       <c r="D293" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E293">
-        <v>100.0</v>
+        <v>3.74</v>
       </c>
       <c r="F293">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:6">
+      <c r="A294">
+        <v>47785578700065</v>
+      </c>
+      <c r="B294" t="s">
+        <v>352</v>
+      </c>
       <c r="C294" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D294" t="s">
         <v>8</v>
       </c>
       <c r="E294">
         <v>100.0</v>
       </c>
       <c r="F294">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="C295" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D295" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E295">
         <v>100.0</v>
       </c>
       <c r="F295">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="C296" t="s">
-        <v>63</v>
+        <v>355</v>
       </c>
       <c r="D296" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E296">
-        <v>4.0</v>
+        <v>100.0</v>
       </c>
       <c r="F296">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="C297" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D297" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E297">
         <v>100.0</v>
       </c>
       <c r="F297">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="C298" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D298" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E298">
         <v>100.0</v>
       </c>
       <c r="F298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="C299" t="s">
-        <v>356</v>
+        <v>63</v>
       </c>
       <c r="D299" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E299">
-        <v>100.0</v>
+        <v>4.0</v>
       </c>
       <c r="F299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="C300" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D300" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E300">
         <v>100.0</v>
       </c>
       <c r="F300">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="C301" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D301" t="s">
         <v>16</v>
       </c>
       <c r="E301">
-        <v>100.0</v>
+        <v>11.67</v>
       </c>
       <c r="F301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="C302" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D302" t="s">
         <v>16</v>
       </c>
       <c r="E302">
         <v>100.0</v>
       </c>
       <c r="F302">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="C303" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D303" t="s">
         <v>16</v>
       </c>
       <c r="E303">
         <v>100.0</v>
       </c>
       <c r="F303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="C304" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D304" t="s">
         <v>16</v>
       </c>
       <c r="E304">
         <v>100.0</v>
       </c>
       <c r="F304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="C305" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D305" t="s">
         <v>16</v>
       </c>
       <c r="E305">
         <v>100.0</v>
       </c>
       <c r="F305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="C306" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D306" t="s">
         <v>16</v>
       </c>
       <c r="E306">
         <v>100.0</v>
       </c>
       <c r="F306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="C307" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D307" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E307">
         <v>100.0</v>
       </c>
       <c r="F307">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="C308" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D308" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E308">
         <v>100.0</v>
       </c>
       <c r="F308">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="C309" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D309" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E309">
         <v>100.0</v>
       </c>
       <c r="F309">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="C310" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D310" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E310">
         <v>100.0</v>
       </c>
       <c r="F310">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="C311" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D311" t="s">
         <v>16</v>
       </c>
       <c r="E311">
         <v>100.0</v>
       </c>
       <c r="F311">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="C312" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D312" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E312">
         <v>100.0</v>
       </c>
       <c r="F312">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="C313" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D313" t="s">
         <v>16</v>
       </c>
       <c r="E313">
         <v>100.0</v>
       </c>
       <c r="F313">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="C314" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D314" t="s">
         <v>16</v>
       </c>
       <c r="E314">
         <v>100.0</v>
       </c>
       <c r="F314">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="C315" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D315" t="s">
         <v>16</v>
       </c>
       <c r="E315">
         <v>100.0</v>
       </c>
       <c r="F315">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="C316" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D316" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E316">
         <v>100.0</v>
       </c>
       <c r="F316">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:6">
-      <c r="A317">
-[...4 lines deleted...]
-      </c>
       <c r="C317" t="s">
-        <v>196</v>
+        <v>375</v>
       </c>
       <c r="D317" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E317">
-        <v>5.2</v>
+        <v>100.0</v>
       </c>
       <c r="F317">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="C318" t="s">
-        <v>315</v>
+        <v>376</v>
       </c>
       <c r="D318" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E318">
-        <v>21.23</v>
+        <v>100.0</v>
       </c>
       <c r="F318">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="C319" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="D319" t="s">
         <v>8</v>
       </c>
       <c r="E319">
-        <v>19.31</v>
+        <v>100.0</v>
       </c>
       <c r="F319">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:6">
-      <c r="A320">
-[...4 lines deleted...]
-      </c>
       <c r="C320" t="s">
-        <v>258</v>
+        <v>378</v>
       </c>
       <c r="D320" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E320">
-        <v>49.0</v>
+        <v>100.0</v>
       </c>
       <c r="F320">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:6">
+      <c r="A321">
+        <v>84079813600015</v>
+      </c>
+      <c r="B321" t="s">
+        <v>379</v>
+      </c>
       <c r="C321" t="s">
-        <v>341</v>
+        <v>380</v>
       </c>
       <c r="D321" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E321">
-        <v>19.0</v>
+        <v>6.5</v>
       </c>
       <c r="F321">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="C322" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="D322" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E322">
-        <v>13.0</v>
+        <v>3.2</v>
       </c>
       <c r="F322">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="C323" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="D323" t="s">
         <v>16</v>
       </c>
       <c r="E323">
-        <v>38.3</v>
+        <v>5.9</v>
       </c>
       <c r="F323">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:6">
-      <c r="A324" t="s">
-        <v>312</v>
+      <c r="A324">
+        <v>77566973200023</v>
       </c>
       <c r="B324" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C324" t="s">
-        <v>90</v>
+        <v>198</v>
       </c>
       <c r="D324" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E324">
-        <v>0.29</v>
+        <v>5.2</v>
       </c>
       <c r="F324">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="C325" t="s">
-        <v>67</v>
+        <v>319</v>
       </c>
       <c r="D325" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E325">
-        <v>0.28</v>
+        <v>21.23</v>
       </c>
       <c r="F325">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="C326" t="s">
-        <v>143</v>
+        <v>384</v>
       </c>
       <c r="D326" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E326">
-        <v>0.91</v>
+        <v>19.31</v>
       </c>
       <c r="F326">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
-        <v>39882471400016</v>
+        <v>32862158600176</v>
       </c>
       <c r="B327" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="C327" t="s">
-        <v>67</v>
+        <v>262</v>
       </c>
       <c r="D327" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E327">
-        <v>0.2</v>
+        <v>49.0</v>
       </c>
       <c r="F327">
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:6">
-      <c r="A328">
-[...4 lines deleted...]
-      </c>
       <c r="C328" t="s">
-        <v>67</v>
+        <v>345</v>
       </c>
       <c r="D328" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E328">
-        <v>0.13</v>
+        <v>19.0</v>
       </c>
       <c r="F328">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:6">
-      <c r="A329">
-[...4 lines deleted...]
-      </c>
       <c r="C329" t="s">
-        <v>317</v>
+        <v>386</v>
       </c>
       <c r="D329" t="s">
         <v>16</v>
       </c>
       <c r="E329">
-        <v>2.23</v>
+        <v>13.0</v>
       </c>
       <c r="F329">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:6">
-      <c r="A330">
-[...4 lines deleted...]
-      </c>
       <c r="C330" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D330" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E330">
-        <v>0.28</v>
+        <v>38.3</v>
       </c>
       <c r="F330">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:6">
-      <c r="A331">
-        <v>49282641700015</v>
+      <c r="A331" t="s">
+        <v>316</v>
       </c>
       <c r="B331" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="C331" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="D331" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E331">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="F331">
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="C332" t="s">
-        <v>384</v>
+        <v>67</v>
       </c>
       <c r="D332" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E332">
-        <v>0.05</v>
+        <v>0.28</v>
       </c>
       <c r="F332">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:6">
-      <c r="A333">
-[...4 lines deleted...]
-      </c>
       <c r="C333" t="s">
+        <v>141</v>
+      </c>
+      <c r="D333" t="s">
+        <v>37</v>
+      </c>
+      <c r="E333">
+        <v>0.91</v>
+      </c>
+      <c r="F333">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6">
+      <c r="A334">
+        <v>39882471400016</v>
+      </c>
+      <c r="B334" t="s">
+        <v>389</v>
+      </c>
+      <c r="C334" t="s">
         <v>67</v>
       </c>
-      <c r="D333" t="s">
-[...2 lines deleted...]
-      <c r="E333">
+      <c r="D334" t="s">
+        <v>20</v>
+      </c>
+      <c r="E334">
         <v>0.2</v>
       </c>
-      <c r="F333">
-[...12 lines deleted...]
-      </c>
       <c r="F334">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:6">
+      <c r="A335">
+        <v>38038685400018</v>
+      </c>
+      <c r="B335" t="s">
+        <v>390</v>
+      </c>
       <c r="C335" t="s">
-        <v>387</v>
+        <v>67</v>
       </c>
       <c r="D335" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E335">
-        <v>40.0</v>
+        <v>0.13</v>
       </c>
       <c r="F335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336">
-        <v>69202945701126</v>
+        <v>39911507000043</v>
       </c>
       <c r="B336" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C336" t="s">
-        <v>52</v>
+        <v>321</v>
       </c>
       <c r="D336" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E336">
-        <v>2.0</v>
+        <v>2.23</v>
       </c>
       <c r="F336">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:6">
+      <c r="A337">
+        <v>77571821601927</v>
+      </c>
+      <c r="B337" t="s">
+        <v>392</v>
+      </c>
       <c r="C337" t="s">
-        <v>67</v>
+        <v>393</v>
       </c>
       <c r="D337" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E337">
-        <v>0.05</v>
+        <v>0.28</v>
       </c>
       <c r="F337">
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338">
-        <v>77813460600013</v>
+        <v>49282641700015</v>
       </c>
       <c r="B338" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="C338" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="D338" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E338">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="F338">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="C339" t="s">
-        <v>285</v>
+        <v>393</v>
       </c>
       <c r="D339" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E339">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="F339">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340">
-        <v>43378673800016</v>
+        <v>77790381600026</v>
       </c>
       <c r="B340" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="C340" t="s">
-        <v>67</v>
+        <v>396</v>
       </c>
       <c r="D340" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E340">
-        <v>0.23</v>
+        <v>40.0</v>
       </c>
       <c r="F340">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="C341" t="s">
-        <v>285</v>
+        <v>67</v>
       </c>
       <c r="D341" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E341">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="F341">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="C342" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="D342" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E342">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="F342">
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343">
-        <v>77755585503227</v>
+        <v>69202945701126</v>
       </c>
       <c r="B343" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="C343" t="s">
-        <v>392</v>
+        <v>53</v>
       </c>
       <c r="D343" t="s">
-        <v>393</v>
+        <v>27</v>
       </c>
       <c r="E343">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="F343">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:6">
-      <c r="A344">
-[...4 lines deleted...]
-      </c>
       <c r="C344" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D344" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E344">
-        <v>9.83</v>
+        <v>0.05</v>
       </c>
       <c r="F344">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345">
-        <v>45650053700018</v>
+        <v>77813460600013</v>
       </c>
       <c r="B345" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C345" t="s">
-        <v>149</v>
+        <v>67</v>
       </c>
       <c r="D345" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E345">
-        <v>7.8</v>
+        <v>0.24</v>
       </c>
       <c r="F345">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:6">
-      <c r="A346">
-[...4 lines deleted...]
-      </c>
       <c r="C346" t="s">
-        <v>397</v>
+        <v>289</v>
       </c>
       <c r="D346" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="E346">
-        <v>1.1</v>
+        <v>0.07</v>
       </c>
       <c r="F346">
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347">
-        <v>93479176500019</v>
+        <v>43378673800016</v>
       </c>
       <c r="B347" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C347" t="s">
-        <v>399</v>
+        <v>67</v>
       </c>
       <c r="D347" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E347">
-        <v>98.0</v>
+        <v>0.23</v>
       </c>
       <c r="F347">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="C348" t="s">
-        <v>400</v>
+        <v>289</v>
       </c>
       <c r="D348" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E348">
-        <v>94.0</v>
+        <v>0.36</v>
       </c>
       <c r="F348">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="C349" t="s">
+        <v>393</v>
+      </c>
+      <c r="D349" t="s">
+        <v>20</v>
+      </c>
+      <c r="E349">
+        <v>0.1</v>
+      </c>
+      <c r="F349">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6">
+      <c r="A350">
+        <v>77755585503227</v>
+      </c>
+      <c r="B350" t="s">
+        <v>400</v>
+      </c>
+      <c r="C350" t="s">
         <v>401</v>
       </c>
-      <c r="D349" t="s">
-[...10 lines deleted...]
-      <c r="C350" t="s">
+      <c r="D350" t="s">
         <v>402</v>
       </c>
-      <c r="D350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E350">
-        <v>97.63</v>
+        <v>5.0</v>
       </c>
       <c r="F350">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:6">
+      <c r="A351">
+        <v>51917654900011</v>
+      </c>
+      <c r="B351" t="s">
+        <v>403</v>
+      </c>
       <c r="C351" t="s">
-        <v>403</v>
+        <v>68</v>
       </c>
       <c r="D351" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E351">
-        <v>74.72</v>
+        <v>9.83</v>
       </c>
       <c r="F351">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:6">
+      <c r="A352">
+        <v>45650053700018</v>
+      </c>
+      <c r="B352" t="s">
+        <v>404</v>
+      </c>
       <c r="C352" t="s">
-        <v>404</v>
+        <v>149</v>
       </c>
       <c r="D352" t="s">
         <v>8</v>
       </c>
       <c r="E352">
-        <v>88.65</v>
+        <v>7.8</v>
       </c>
       <c r="F352">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:6">
+      <c r="A353">
+        <v>81134192400025</v>
+      </c>
+      <c r="B353" t="s">
+        <v>405</v>
+      </c>
       <c r="C353" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D353" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E353">
-        <v>75.25</v>
+        <v>1.1</v>
       </c>
       <c r="F353">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:6">
+      <c r="A354">
+        <v>93479176500019</v>
+      </c>
+      <c r="B354" t="s">
+        <v>407</v>
+      </c>
       <c r="C354" t="s">
-        <v>279</v>
+        <v>408</v>
       </c>
       <c r="D354" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E354">
-        <v>47.0</v>
+        <v>98.0</v>
       </c>
       <c r="F354">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:6">
-      <c r="A355">
-[...4 lines deleted...]
-      </c>
       <c r="C355" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D355" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E355">
-        <v>100.0</v>
+        <v>94.0</v>
       </c>
       <c r="F355">
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="C356" t="s">
-        <v>63</v>
+        <v>410</v>
       </c>
       <c r="D356" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E356">
-        <v>1.0</v>
+        <v>100.0</v>
       </c>
       <c r="F356">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:6">
-      <c r="A357">
-[...4 lines deleted...]
-      </c>
       <c r="C357" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="D357" t="s">
         <v>8</v>
       </c>
       <c r="E357">
-        <v>100.0</v>
+        <v>97.63</v>
       </c>
       <c r="F357">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="C358" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D358" t="s">
         <v>8</v>
       </c>
       <c r="E358">
-        <v>100.0</v>
+        <v>74.72</v>
       </c>
       <c r="F358">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="C359" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D359" t="s">
         <v>8</v>
       </c>
       <c r="E359">
-        <v>100.0</v>
+        <v>88.65</v>
       </c>
       <c r="F359">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="C360" t="s">
-        <v>412</v>
+        <v>284</v>
       </c>
       <c r="D360" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E360">
-        <v>100.0</v>
+        <v>47.0</v>
       </c>
       <c r="F360">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="C361" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D361" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E361">
-        <v>100.0</v>
+        <v>75.25</v>
       </c>
       <c r="F361">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:6">
+      <c r="A362">
+        <v>30613890003688</v>
+      </c>
+      <c r="B362" t="s">
+        <v>415</v>
+      </c>
       <c r="C362" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D362" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E362">
-        <v>33.29</v>
+        <v>100.0</v>
       </c>
       <c r="F362">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="C363" t="s">
-        <v>415</v>
+        <v>63</v>
       </c>
       <c r="D363" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E363">
-        <v>100.0</v>
+        <v>1.0</v>
       </c>
       <c r="F363">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364">
-        <v>22530001100015</v>
+        <v>43420979700019</v>
       </c>
       <c r="B364" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C364" t="s">
-        <v>159</v>
+        <v>418</v>
       </c>
       <c r="D364" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E364">
-        <v>6.3</v>
+        <v>100.0</v>
       </c>
       <c r="F364">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:6">
-      <c r="A365">
-[...4 lines deleted...]
-      </c>
       <c r="C365" t="s">
-        <v>191</v>
+        <v>419</v>
       </c>
       <c r="D365" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E365">
-        <v>28.3</v>
+        <v>100.0</v>
       </c>
       <c r="F365">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="C366" t="s">
-        <v>23</v>
+        <v>420</v>
       </c>
       <c r="D366" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E366">
-        <v>20.08</v>
+        <v>100.0</v>
       </c>
       <c r="F366">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="C367" t="s">
+        <v>421</v>
+      </c>
+      <c r="D367" t="s">
+        <v>8</v>
+      </c>
+      <c r="E367">
+        <v>100.0</v>
+      </c>
+      <c r="F367">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6">
+      <c r="C368" t="s">
+        <v>422</v>
+      </c>
+      <c r="D368" t="s">
+        <v>8</v>
+      </c>
+      <c r="E368">
+        <v>100.0</v>
+      </c>
+      <c r="F368">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6">
+      <c r="C369" t="s">
+        <v>423</v>
+      </c>
+      <c r="D369" t="s">
+        <v>8</v>
+      </c>
+      <c r="E369">
+        <v>33.29</v>
+      </c>
+      <c r="F369">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6">
+      <c r="C370" t="s">
+        <v>424</v>
+      </c>
+      <c r="D370" t="s">
+        <v>8</v>
+      </c>
+      <c r="E370">
+        <v>100.0</v>
+      </c>
+      <c r="F370">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6">
+      <c r="A371">
+        <v>22530001100015</v>
+      </c>
+      <c r="B371" t="s">
+        <v>425</v>
+      </c>
+      <c r="C371" t="s">
         <v>159</v>
       </c>
-      <c r="D367" t="s">
+      <c r="D371" t="s">
         <v>24</v>
       </c>
-      <c r="E367">
-[...72 lines deleted...]
-      </c>
       <c r="E371">
-        <v>100.0</v>
+        <v>6.3</v>
       </c>
       <c r="F371">
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:6">
+      <c r="A372">
+        <v>22720002900014</v>
+      </c>
+      <c r="B372" t="s">
+        <v>426</v>
+      </c>
       <c r="C372" t="s">
-        <v>425</v>
+        <v>191</v>
       </c>
       <c r="D372" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E372">
-        <v>100.0</v>
+        <v>28.3</v>
       </c>
       <c r="F372">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="C373" t="s">
-        <v>426</v>
+        <v>23</v>
       </c>
       <c r="D373" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E373">
-        <v>100.0</v>
+        <v>20.08</v>
       </c>
       <c r="F373">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="C374" t="s">
+        <v>159</v>
+      </c>
+      <c r="D374" t="s">
+        <v>24</v>
+      </c>
+      <c r="E374">
+        <v>12.2</v>
+      </c>
+      <c r="F374">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6">
+      <c r="A375">
+        <v>22250001900013</v>
+      </c>
+      <c r="B375" t="s">
         <v>427</v>
       </c>
-      <c r="D374" t="s">
-[...9 lines deleted...]
-    <row r="375" spans="1:6">
       <c r="C375" t="s">
         <v>428</v>
       </c>
       <c r="D375" t="s">
         <v>16</v>
       </c>
       <c r="E375">
-        <v>100.0</v>
+        <v>59.0</v>
       </c>
       <c r="F375">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="C376" t="s">
         <v>429</v>
       </c>
       <c r="D376" t="s">
         <v>16</v>
       </c>
       <c r="E376">
-        <v>100.0</v>
+        <v>31.0</v>
       </c>
       <c r="F376">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:6">
+      <c r="A377">
+        <v>41010788200012</v>
+      </c>
+      <c r="B377" t="s">
+        <v>430</v>
+      </c>
       <c r="C377" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D377" t="s">
         <v>16</v>
       </c>
       <c r="E377">
-        <v>100.0</v>
+        <v>84.0</v>
       </c>
       <c r="F377">
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:6">
+      <c r="A378">
+        <v>42394579900033</v>
+      </c>
+      <c r="B378" t="s">
+        <v>432</v>
+      </c>
       <c r="C378" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="D378" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E378">
-        <v>100.0</v>
+        <v>57.8</v>
       </c>
       <c r="F378">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:6">
+      <c r="A379">
+        <v>48872729800033</v>
+      </c>
+      <c r="B379" t="s">
+        <v>434</v>
+      </c>
       <c r="C379" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D379" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E379">
         <v>100.0</v>
       </c>
       <c r="F379">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="C380" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D380" t="s">
         <v>16</v>
       </c>
       <c r="E380">
         <v>100.0</v>
       </c>
       <c r="F380">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="C381" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="D381" t="s">
         <v>16</v>
       </c>
       <c r="E381">
         <v>100.0</v>
       </c>
       <c r="F381">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="C382" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="D382" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E382">
         <v>100.0</v>
       </c>
       <c r="F382">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="C383" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="D383" t="s">
         <v>8</v>
       </c>
       <c r="E383">
         <v>100.0</v>
       </c>
       <c r="F383">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="C384" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="D384" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E384">
         <v>100.0</v>
       </c>
       <c r="F384">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="C385" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="D385" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E385">
         <v>100.0</v>
       </c>
       <c r="F385">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="C386" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="D386" t="s">
         <v>16</v>
       </c>
       <c r="E386">
         <v>100.0</v>
       </c>
       <c r="F386">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="C387" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D387" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E387">
         <v>100.0</v>
       </c>
       <c r="F387">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="C388" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="D388" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E388">
         <v>100.0</v>
       </c>
       <c r="F388">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="C389" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="D389" t="s">
         <v>16</v>
       </c>
       <c r="E389">
         <v>100.0</v>
       </c>
       <c r="F389">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="C390" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="D390" t="s">
         <v>16</v>
       </c>
       <c r="E390">
         <v>100.0</v>
       </c>
       <c r="F390">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="C391" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="D391" t="s">
         <v>16</v>
       </c>
       <c r="E391">
         <v>100.0</v>
       </c>
       <c r="F391">
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="C392" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="D392" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E392">
         <v>100.0</v>
       </c>
       <c r="F392">
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="C393" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="D393" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E393">
         <v>100.0</v>
       </c>
       <c r="F393">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="C394" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="D394" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E394">
         <v>100.0</v>
       </c>
       <c r="F394">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="C395" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="D395" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E395">
         <v>100.0</v>
       </c>
       <c r="F395">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="C396" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="D396" t="s">
         <v>16</v>
       </c>
       <c r="E396">
         <v>100.0</v>
       </c>
       <c r="F396">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="C397" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="D397" t="s">
         <v>16</v>
       </c>
       <c r="E397">
         <v>100.0</v>
       </c>
       <c r="F397">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="C398" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="D398" t="s">
         <v>16</v>
       </c>
       <c r="E398">
         <v>100.0</v>
       </c>
       <c r="F398">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="C399" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="D399" t="s">
         <v>16</v>
       </c>
       <c r="E399">
         <v>100.0</v>
       </c>
       <c r="F399">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="C400" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="D400" t="s">
         <v>16</v>
       </c>
       <c r="E400">
         <v>100.0</v>
       </c>
       <c r="F400">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="C401" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="D401" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E401">
         <v>100.0</v>
       </c>
       <c r="F401">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="C402" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="D402" t="s">
         <v>16</v>
       </c>
       <c r="E402">
         <v>100.0</v>
       </c>
       <c r="F402">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:6">
-      <c r="A403">
-[...4 lines deleted...]
-      </c>
       <c r="C403" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="D403" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E403">
-        <v>0.62</v>
+        <v>100.0</v>
       </c>
       <c r="F403">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:6">
-      <c r="A404">
-[...4 lines deleted...]
-      </c>
       <c r="C404" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D404" t="s">
         <v>16</v>
       </c>
       <c r="E404">
         <v>100.0</v>
       </c>
       <c r="F404">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="C405" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D405" t="s">
         <v>16</v>
       </c>
       <c r="E405">
         <v>100.0</v>
       </c>
       <c r="F405">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:6">
-      <c r="A406">
-[...4 lines deleted...]
-      </c>
       <c r="C406" t="s">
         <v>462</v>
       </c>
       <c r="D406" t="s">
         <v>16</v>
       </c>
       <c r="E406">
-        <v>10.0</v>
+        <v>100.0</v>
       </c>
       <c r="F406">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="C407" t="s">
         <v>463</v>
       </c>
       <c r="D407" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E407">
         <v>100.0</v>
       </c>
       <c r="F407">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="C408" t="s">
         <v>464</v>
       </c>
       <c r="D408" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E408">
         <v>100.0</v>
       </c>
       <c r="F408">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="C409" t="s">
         <v>465</v>
       </c>
       <c r="D409" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E409">
-        <v>70.0</v>
+        <v>100.0</v>
       </c>
       <c r="F409">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:6">
-      <c r="A410">
-[...2 lines deleted...]
-      <c r="B410" t="s">
+      <c r="C410" t="s">
         <v>466</v>
       </c>
-      <c r="C410" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D410" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E410">
-        <v>2.6</v>
+        <v>100.0</v>
       </c>
       <c r="F410">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:6">
-      <c r="A411">
-[...2 lines deleted...]
-      <c r="B411" t="s">
+      <c r="C411" t="s">
         <v>467</v>
       </c>
-      <c r="C411" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D411" t="s">
         <v>8</v>
       </c>
       <c r="E411">
-        <v>1.4</v>
+        <v>100.0</v>
       </c>
       <c r="F411">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:6">
-      <c r="A412">
-[...2 lines deleted...]
-      <c r="B412" t="s">
+      <c r="C412" t="s">
         <v>468</v>
       </c>
-      <c r="C412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D412" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E412">
-        <v>0.49</v>
+        <v>100.0</v>
       </c>
       <c r="F412">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413">
-        <v>86320018400092</v>
+        <v>82269048300026</v>
       </c>
       <c r="B413" t="s">
+        <v>469</v>
+      </c>
+      <c r="C413" t="s">
         <v>470</v>
       </c>
-      <c r="C413" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D413" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E413">
-        <v>100.0</v>
+        <v>0.62</v>
       </c>
       <c r="F413">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414">
-        <v>19670189000028</v>
+        <v>12000103700023</v>
       </c>
       <c r="B414" t="s">
+        <v>471</v>
+      </c>
+      <c r="C414" t="s">
         <v>472</v>
       </c>
-      <c r="C414" t="s">
+      <c r="D414" t="s">
+        <v>16</v>
+      </c>
+      <c r="E414">
+        <v>100.0</v>
+      </c>
+      <c r="F414">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6">
+      <c r="C415" t="s">
         <v>473</v>
       </c>
-      <c r="D414" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D415" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E415">
-        <v>1.17</v>
+        <v>100.0</v>
       </c>
       <c r="F415">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416">
-        <v>34784894700037</v>
+        <v>12006401900074</v>
       </c>
       <c r="B416" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C416" t="s">
-        <v>65</v>
+        <v>475</v>
       </c>
       <c r="D416" t="s">
         <v>16</v>
       </c>
       <c r="E416">
-        <v>14.55</v>
+        <v>10.0</v>
       </c>
       <c r="F416">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="C417" t="s">
-        <v>66</v>
+        <v>476</v>
       </c>
       <c r="D417" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E417">
-        <v>5.58</v>
+        <v>100.0</v>
       </c>
       <c r="F417">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:6">
-      <c r="A418">
-[...4 lines deleted...]
-      </c>
       <c r="C418" t="s">
-        <v>164</v>
+        <v>477</v>
       </c>
       <c r="D418" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E418">
-        <v>1.0</v>
+        <v>100.0</v>
       </c>
       <c r="F418">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="C419" t="s">
-        <v>392</v>
+        <v>478</v>
       </c>
       <c r="D419" t="s">
-        <v>393</v>
+        <v>8</v>
       </c>
       <c r="E419">
-        <v>3.0</v>
+        <v>70.0</v>
       </c>
       <c r="F419">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:6">
+      <c r="A420">
+        <v>50440338700047</v>
+      </c>
+      <c r="B420" t="s">
+        <v>479</v>
+      </c>
       <c r="C420" t="s">
-        <v>479</v>
+        <v>198</v>
       </c>
       <c r="D420" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E420">
-        <v>0.2</v>
+        <v>2.6</v>
       </c>
       <c r="F420">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421">
-        <v>55208131766522</v>
+        <v>80314363500040</v>
       </c>
       <c r="B421" t="s">
         <v>480</v>
       </c>
       <c r="C421" t="s">
+        <v>205</v>
+      </c>
+      <c r="D421" t="s">
+        <v>8</v>
+      </c>
+      <c r="E421">
+        <v>1.4</v>
+      </c>
+      <c r="F421">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6">
+      <c r="A422">
+        <v>79809062700027</v>
+      </c>
+      <c r="B422" t="s">
         <v>481</v>
       </c>
-      <c r="D421" t="s">
-[...9 lines deleted...]
-    <row r="422" spans="1:6">
       <c r="C422" t="s">
-        <v>90</v>
+        <v>482</v>
       </c>
       <c r="D422" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E422">
         <v>0.49</v>
       </c>
       <c r="F422">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:6">
+      <c r="A423">
+        <v>86320018400092</v>
+      </c>
+      <c r="B423" t="s">
+        <v>483</v>
+      </c>
       <c r="C423" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D423" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E423">
-        <v>3.61</v>
+        <v>100.0</v>
       </c>
       <c r="F423">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:6">
+      <c r="A424">
+        <v>19670189000028</v>
+      </c>
+      <c r="B424" t="s">
+        <v>485</v>
+      </c>
       <c r="C424" t="s">
-        <v>67</v>
+        <v>486</v>
       </c>
       <c r="D424" t="s">
-        <v>21</v>
+        <v>487</v>
       </c>
       <c r="E424">
-        <v>0.01</v>
+        <v>19.0</v>
       </c>
       <c r="F424">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425">
-        <v>47120380200080</v>
+        <v>53813316600057</v>
       </c>
       <c r="B425" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="C425" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="D425" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E425">
-        <v>8.0</v>
+        <v>1.17</v>
       </c>
       <c r="F425">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:6">
+      <c r="A426">
+        <v>34784894700037</v>
+      </c>
+      <c r="B426" t="s">
+        <v>490</v>
+      </c>
       <c r="C426" t="s">
-        <v>485</v>
+        <v>65</v>
       </c>
       <c r="D426" t="s">
         <v>16</v>
       </c>
       <c r="E426">
-        <v>2.53</v>
+        <v>14.55</v>
       </c>
       <c r="F426">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="C427" t="s">
-        <v>486</v>
+        <v>66</v>
       </c>
       <c r="D427" t="s">
         <v>16</v>
       </c>
       <c r="E427">
-        <v>1.74</v>
+        <v>5.58</v>
       </c>
       <c r="F427">
         <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428">
-        <v>84189203700018</v>
+        <v>39336513500358</v>
       </c>
       <c r="B428" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="C428" t="s">
-        <v>196</v>
+        <v>164</v>
       </c>
       <c r="D428" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E428">
-        <v>4.8</v>
+        <v>1.0</v>
       </c>
       <c r="F428">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="C429" t="s">
-        <v>375</v>
+        <v>401</v>
       </c>
       <c r="D429" t="s">
-        <v>8</v>
+        <v>402</v>
       </c>
       <c r="E429">
-        <v>17.86</v>
+        <v>3.0</v>
       </c>
       <c r="F429">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:6">
-      <c r="A430">
-[...4 lines deleted...]
-      </c>
       <c r="C430" t="s">
-        <v>164</v>
+        <v>492</v>
       </c>
       <c r="D430" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="E430">
-        <v>2.0</v>
+        <v>0.2</v>
       </c>
       <c r="F430">
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:6">
+      <c r="A431">
+        <v>55208131766522</v>
+      </c>
+      <c r="B431" t="s">
+        <v>493</v>
+      </c>
       <c r="C431" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="D431" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E431">
         <v>100.0</v>
       </c>
       <c r="F431">
         <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="C432" t="s">
-        <v>490</v>
+        <v>48</v>
       </c>
       <c r="D432" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E432">
-        <v>100.0</v>
+        <v>24.63</v>
       </c>
       <c r="F432">
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="C433" t="s">
-        <v>392</v>
+        <v>100</v>
       </c>
       <c r="D433" t="s">
-        <v>393</v>
+        <v>20</v>
       </c>
       <c r="E433">
-        <v>1.8</v>
+        <v>0.49</v>
       </c>
       <c r="F433">
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:6">
-      <c r="A434">
-[...4 lines deleted...]
-      </c>
       <c r="C434" t="s">
-        <v>196</v>
+        <v>495</v>
       </c>
       <c r="D434" t="s">
         <v>8</v>
       </c>
       <c r="E434">
-        <v>5.2</v>
+        <v>3.61</v>
       </c>
       <c r="F434">
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="C435" t="s">
-        <v>317</v>
+        <v>67</v>
       </c>
       <c r="D435" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E435">
-        <v>15.38</v>
+        <v>0.01</v>
       </c>
       <c r="F435">
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:6">
+      <c r="A436">
+        <v>47120380200080</v>
+      </c>
       <c r="B436" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="C436" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="D436" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E436">
-        <v>2.28</v>
+        <v>8.0</v>
       </c>
       <c r="F436">
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:6">
-      <c r="A437">
-[...4 lines deleted...]
-      </c>
       <c r="C437" t="s">
-        <v>23</v>
+        <v>498</v>
       </c>
       <c r="D437" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E437">
-        <v>4.88</v>
+        <v>2.53</v>
       </c>
       <c r="F437">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="C438" t="s">
-        <v>159</v>
+        <v>499</v>
       </c>
       <c r="D438" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E438">
-        <v>5.7</v>
+        <v>1.74</v>
       </c>
       <c r="F438">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439">
-        <v>54210765113030</v>
+        <v>84189203700018</v>
       </c>
       <c r="B439" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="C439" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="D439" t="s">
         <v>8</v>
       </c>
       <c r="E439">
-        <v>2.61</v>
+        <v>4.8</v>
       </c>
       <c r="F439">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="C440" t="s">
-        <v>496</v>
+        <v>384</v>
       </c>
       <c r="D440" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E440">
-        <v>79.99</v>
+        <v>17.86</v>
       </c>
       <c r="F440">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:6">
+      <c r="A441">
+        <v>41415423700062</v>
+      </c>
+      <c r="B441" t="s">
+        <v>501</v>
+      </c>
       <c r="C441" t="s">
-        <v>497</v>
+        <v>164</v>
       </c>
       <c r="D441" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E441">
-        <v>80.0</v>
+        <v>2.0</v>
       </c>
       <c r="F441">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="C442" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="D442" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E442">
-        <v>44.0</v>
+        <v>100.0</v>
       </c>
       <c r="F442">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="C443" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="D443" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E443">
         <v>100.0</v>
       </c>
       <c r="F443">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="C444" t="s">
-        <v>500</v>
+        <v>401</v>
       </c>
       <c r="D444" t="s">
-        <v>8</v>
+        <v>402</v>
       </c>
       <c r="E444">
-        <v>100.0</v>
+        <v>1.8</v>
       </c>
       <c r="F444">
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:6">
+      <c r="A445">
+        <v>44460844212633</v>
+      </c>
+      <c r="B445" t="s">
+        <v>504</v>
+      </c>
       <c r="C445" t="s">
-        <v>501</v>
+        <v>198</v>
       </c>
       <c r="D445" t="s">
         <v>8</v>
       </c>
       <c r="E445">
-        <v>100.0</v>
+        <v>5.2</v>
       </c>
       <c r="F445">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="C446" t="s">
-        <v>502</v>
+        <v>321</v>
       </c>
       <c r="D446" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E446">
-        <v>100.0</v>
+        <v>15.38</v>
       </c>
       <c r="F446">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:6">
+      <c r="B447" t="s">
+        <v>505</v>
+      </c>
       <c r="C447" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="D447" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E447">
-        <v>100.0</v>
+        <v>2.28</v>
       </c>
       <c r="F447">
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:6">
+      <c r="A448">
+        <v>92146906000013</v>
+      </c>
+      <c r="B448" t="s">
+        <v>507</v>
+      </c>
       <c r="C448" t="s">
-        <v>504</v>
+        <v>23</v>
       </c>
       <c r="D448" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E448">
-        <v>100.0</v>
+        <v>4.88</v>
       </c>
       <c r="F448">
         <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="C449" t="s">
-        <v>505</v>
+        <v>159</v>
       </c>
       <c r="D449" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E449">
-        <v>100.0</v>
+        <v>5.7</v>
       </c>
       <c r="F449">
         <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:6">
+      <c r="A450">
+        <v>54210765113030</v>
+      </c>
+      <c r="B450" t="s">
+        <v>508</v>
+      </c>
       <c r="C450" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="D450" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E450">
-        <v>100.0</v>
+        <v>79.99</v>
       </c>
       <c r="F450">
         <v>0</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="C451" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="D451" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E451">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
       <c r="F451">
         <v>0</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="C452" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="D452" t="s">
         <v>8</v>
       </c>
       <c r="E452">
-        <v>90.0</v>
+        <v>44.0</v>
       </c>
       <c r="F452">
         <v>0</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="C453" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="D453" t="s">
         <v>8</v>
       </c>
       <c r="E453">
         <v>100.0</v>
       </c>
       <c r="F453">
         <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="C454" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="D454" t="s">
         <v>8</v>
       </c>
       <c r="E454">
-        <v>69.0</v>
+        <v>100.0</v>
       </c>
       <c r="F454">
         <v>0</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="C455" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="D455" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E455">
         <v>100.0</v>
       </c>
       <c r="F455">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="C456" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="D456" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E456">
         <v>100.0</v>
       </c>
       <c r="F456">
         <v>0</v>
       </c>
     </row>
     <row r="457" spans="1:6">
-      <c r="A457">
-[...4 lines deleted...]
-      </c>
       <c r="C457" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D457" t="s">
         <v>16</v>
       </c>
       <c r="E457">
         <v>100.0</v>
       </c>
       <c r="F457">
         <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="C458" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D458" t="s">
         <v>16</v>
       </c>
       <c r="E458">
-        <v>58.15</v>
+        <v>100.0</v>
       </c>
       <c r="F458">
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="C459" t="s">
-        <v>516</v>
+        <v>149</v>
       </c>
       <c r="D459" t="s">
         <v>8</v>
       </c>
       <c r="E459">
-        <v>26.09</v>
+        <v>2.61</v>
       </c>
       <c r="F459">
         <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="C460" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D460" t="s">
         <v>8</v>
       </c>
       <c r="E460">
         <v>100.0</v>
       </c>
       <c r="F460">
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="C461" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D461" t="s">
         <v>8</v>
       </c>
       <c r="E461">
         <v>100.0</v>
       </c>
       <c r="F461">
         <v>0</v>
       </c>
     </row>
     <row r="462" spans="1:6">
-      <c r="A462">
-[...4 lines deleted...]
-      </c>
       <c r="C462" t="s">
         <v>520</v>
       </c>
       <c r="D462" t="s">
         <v>8</v>
       </c>
       <c r="E462">
         <v>100.0</v>
       </c>
       <c r="F462">
         <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:6">
-      <c r="A463">
-[...2 lines deleted...]
-      <c r="B463" t="s">
+      <c r="C463" t="s">
         <v>521</v>
       </c>
-      <c r="C463" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D463" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E463">
-        <v>41.85</v>
+        <v>90.0</v>
       </c>
       <c r="F463">
         <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:6">
-      <c r="A464">
-[...2 lines deleted...]
-      <c r="B464" t="s">
+      <c r="C464" t="s">
         <v>522</v>
       </c>
-      <c r="C464" t="s">
+      <c r="D464" t="s">
+        <v>8</v>
+      </c>
+      <c r="E464">
+        <v>100.0</v>
+      </c>
+      <c r="F464">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="465" spans="1:6">
+      <c r="C465" t="s">
         <v>523</v>
       </c>
-      <c r="D464" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D465" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E465">
-        <v>0.09</v>
+        <v>100.0</v>
       </c>
       <c r="F465">
         <v>0</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="C466" t="s">
-        <v>384</v>
+        <v>524</v>
       </c>
       <c r="D466" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E466">
-        <v>0.17</v>
+        <v>69.0</v>
       </c>
       <c r="F466">
         <v>0</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="C467" t="s">
-        <v>143</v>
+        <v>525</v>
       </c>
       <c r="D467" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E467">
-        <v>0.71</v>
+        <v>100.0</v>
       </c>
       <c r="F467">
         <v>0</v>
       </c>
     </row>
     <row r="468" spans="1:6">
-      <c r="A468">
-[...4 lines deleted...]
-      </c>
       <c r="C468" t="s">
         <v>526</v>
       </c>
       <c r="D468" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E468">
-        <v>0.83</v>
+        <v>100.0</v>
       </c>
       <c r="F468">
         <v>0</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="C469" t="s">
-        <v>20</v>
+        <v>527</v>
       </c>
       <c r="D469" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E469">
-        <v>1.87</v>
+        <v>100.0</v>
       </c>
       <c r="F469">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:6">
-      <c r="A470">
-[...4 lines deleted...]
-      </c>
       <c r="C470" t="s">
         <v>528</v>
       </c>
       <c r="D470" t="s">
         <v>8</v>
       </c>
       <c r="E470">
-        <v>100.0</v>
+        <v>88.0</v>
       </c>
       <c r="F470">
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="C471" t="s">
         <v>529</v>
       </c>
       <c r="D471" t="s">
         <v>8</v>
       </c>
       <c r="E471">
         <v>100.0</v>
       </c>
       <c r="F471">
         <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:6">
+      <c r="A472">
+        <v>55204695506065</v>
+      </c>
+      <c r="B472" t="s">
+        <v>530</v>
+      </c>
       <c r="C472" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D472" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E472">
         <v>100.0</v>
       </c>
       <c r="F472">
         <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="C473" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D473" t="s">
         <v>16</v>
       </c>
       <c r="E473">
-        <v>100.0</v>
+        <v>58.15</v>
       </c>
       <c r="F473">
         <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="C474" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D474" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E474">
-        <v>100.0</v>
+        <v>26.09</v>
       </c>
       <c r="F474">
         <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="C475" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D475" t="s">
         <v>8</v>
       </c>
       <c r="E475">
         <v>100.0</v>
       </c>
       <c r="F475">
         <v>0</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="C476" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D476" t="s">
         <v>8</v>
       </c>
       <c r="E476">
         <v>100.0</v>
       </c>
       <c r="F476">
         <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:6">
+      <c r="A477">
+        <v>48336464200031</v>
+      </c>
+      <c r="B477" t="s">
+        <v>536</v>
+      </c>
       <c r="C477" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="D477" t="s">
         <v>8</v>
       </c>
       <c r="E477">
         <v>100.0</v>
       </c>
       <c r="F477">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:6">
+      <c r="A478">
+        <v>85480074501737</v>
+      </c>
+      <c r="B478" t="s">
+        <v>538</v>
+      </c>
       <c r="C478" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="D478" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E478">
-        <v>100.0</v>
+        <v>41.85</v>
       </c>
       <c r="F478">
         <v>0</v>
       </c>
     </row>
     <row r="479" spans="1:6">
+      <c r="A479">
+        <v>87805999700030</v>
+      </c>
+      <c r="B479" t="s">
+        <v>539</v>
+      </c>
       <c r="C479" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="D479" t="s">
         <v>8</v>
       </c>
       <c r="E479">
         <v>100.0</v>
       </c>
       <c r="F479">
         <v>0</v>
       </c>
     </row>
     <row r="480" spans="1:6">
+      <c r="A480">
+        <v>89104095800029</v>
+      </c>
+      <c r="B480" t="s">
+        <v>541</v>
+      </c>
       <c r="C480" t="s">
-        <v>538</v>
+        <v>67</v>
       </c>
       <c r="D480" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E480">
-        <v>100.0</v>
+        <v>0.09</v>
       </c>
       <c r="F480">
         <v>0</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="C481" t="s">
-        <v>539</v>
+        <v>393</v>
       </c>
       <c r="D481" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E481">
-        <v>100.0</v>
+        <v>0.17</v>
       </c>
       <c r="F481">
         <v>0</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="C482" t="s">
-        <v>540</v>
+        <v>141</v>
       </c>
       <c r="D482" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E482">
-        <v>100.0</v>
+        <v>0.71</v>
       </c>
       <c r="F482">
         <v>0</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483">
-        <v>82040962100019</v>
+        <v>43354319600045</v>
       </c>
       <c r="B483" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C483" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D483" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E483">
-        <v>0.23</v>
+        <v>2.09</v>
       </c>
       <c r="F483">
         <v>0</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484">
-        <v>35204545400035</v>
+        <v>91370284100010</v>
       </c>
       <c r="B484" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C484" t="s">
-        <v>196</v>
+        <v>19</v>
       </c>
       <c r="D484" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E484">
-        <v>2.6</v>
+        <v>1.87</v>
       </c>
       <c r="F484">
         <v>0</v>
       </c>
     </row>
     <row r="485" spans="1:6">
-      <c r="A485">
-[...4 lines deleted...]
-      </c>
       <c r="C485" t="s">
-        <v>196</v>
+        <v>545</v>
       </c>
       <c r="D485" t="s">
         <v>8</v>
       </c>
       <c r="E485">
-        <v>1.0</v>
+        <v>0.83</v>
       </c>
       <c r="F485">
         <v>0</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486">
-        <v>89496450100015</v>
+        <v>50882266500313</v>
       </c>
       <c r="B486" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C486" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D486" t="s">
         <v>8</v>
       </c>
       <c r="E486">
-        <v>18.0</v>
+        <v>100.0</v>
       </c>
       <c r="F486">
         <v>0</v>
       </c>
     </row>
     <row r="487" spans="1:6">
-      <c r="A487">
-[...4 lines deleted...]
-      </c>
       <c r="C487" t="s">
         <v>548</v>
       </c>
       <c r="D487" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E487">
-        <v>2.0</v>
+        <v>100.0</v>
       </c>
       <c r="F487">
         <v>0</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="C488" t="s">
-        <v>196</v>
+        <v>549</v>
       </c>
       <c r="D488" t="s">
         <v>8</v>
       </c>
       <c r="E488">
-        <v>2.6</v>
+        <v>100.0</v>
       </c>
       <c r="F488">
         <v>0</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="C489" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D489" t="s">
         <v>8</v>
       </c>
       <c r="E489">
-        <v>6.55</v>
+        <v>100.0</v>
       </c>
       <c r="F489">
         <v>0</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="C490" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D490" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E490">
-        <v>6.49</v>
+        <v>100.0</v>
       </c>
       <c r="F490">
         <v>0</v>
       </c>
     </row>
     <row r="491" spans="1:6">
-      <c r="A491">
-[...4 lines deleted...]
-      </c>
       <c r="C491" t="s">
-        <v>299</v>
+        <v>552</v>
       </c>
       <c r="D491" t="s">
         <v>16</v>
       </c>
       <c r="E491">
-        <v>4.03</v>
+        <v>100.0</v>
       </c>
       <c r="F491">
         <v>0</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="C492" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D492" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E492">
-        <v>1.0</v>
+        <v>100.0</v>
       </c>
       <c r="F492">
         <v>0</v>
       </c>
     </row>
     <row r="493" spans="1:6">
-      <c r="A493">
-[...4 lines deleted...]
-      </c>
       <c r="C493" t="s">
-        <v>52</v>
+        <v>554</v>
       </c>
       <c r="D493" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E493">
-        <v>3.5</v>
+        <v>100.0</v>
       </c>
       <c r="F493">
         <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="C494" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D494" t="s">
         <v>8</v>
       </c>
       <c r="E494">
-        <v>55.27</v>
+        <v>100.0</v>
       </c>
       <c r="F494">
         <v>0</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="C495" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D495" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E495">
         <v>100.0</v>
       </c>
       <c r="F495">
         <v>0</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="C496" t="s">
-        <v>301</v>
+        <v>557</v>
       </c>
       <c r="D496" t="s">
         <v>8</v>
       </c>
       <c r="E496">
-        <v>22.92</v>
+        <v>100.0</v>
       </c>
       <c r="F496">
         <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="C497" t="s">
-        <v>181</v>
+        <v>558</v>
       </c>
       <c r="D497" t="s">
         <v>8</v>
       </c>
       <c r="E497">
-        <v>22.0</v>
+        <v>100.0</v>
       </c>
       <c r="F497">
         <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="C498" t="s">
-        <v>38</v>
+        <v>559</v>
       </c>
       <c r="D498" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E498">
-        <v>0.03</v>
+        <v>100.0</v>
       </c>
       <c r="F498">
         <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499">
-        <v>83273649000018</v>
+        <v>82040962100019</v>
       </c>
       <c r="B499" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="C499" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="D499" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E499">
-        <v>100.0</v>
+        <v>0.23</v>
       </c>
       <c r="F499">
         <v>0</v>
       </c>
     </row>
     <row r="500" spans="1:6">
+      <c r="A500">
+        <v>35204545400035</v>
+      </c>
+      <c r="B500" t="s">
+        <v>562</v>
+      </c>
       <c r="C500" t="s">
-        <v>558</v>
+        <v>198</v>
       </c>
       <c r="D500" t="s">
         <v>8</v>
       </c>
       <c r="E500">
-        <v>100.0</v>
+        <v>2.6</v>
       </c>
       <c r="F500">
         <v>0</v>
       </c>
     </row>
     <row r="501" spans="1:6">
+      <c r="A501">
+        <v>88787848600018</v>
+      </c>
+      <c r="B501" t="s">
+        <v>563</v>
+      </c>
       <c r="C501" t="s">
-        <v>559</v>
+        <v>198</v>
       </c>
       <c r="D501" t="s">
         <v>8</v>
       </c>
       <c r="E501">
-        <v>100.0</v>
+        <v>1.0</v>
       </c>
       <c r="F501">
         <v>0</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502">
-        <v>39936146800156</v>
+        <v>89496450100015</v>
       </c>
       <c r="B502" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="C502" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="D502" t="s">
         <v>8</v>
       </c>
       <c r="E502">
-        <v>100.0</v>
+        <v>13.0</v>
       </c>
       <c r="F502">
         <v>0</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="C503" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="D503" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E503">
-        <v>100.0</v>
+        <v>18.0</v>
       </c>
       <c r="F503">
         <v>0</v>
       </c>
     </row>
     <row r="504" spans="1:6">
+      <c r="A504">
+        <v>51970387000021</v>
+      </c>
+      <c r="B504" t="s">
+        <v>567</v>
+      </c>
       <c r="C504" t="s">
-        <v>90</v>
+        <v>568</v>
       </c>
       <c r="D504" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E504">
-        <v>3.29</v>
+        <v>2.0</v>
       </c>
       <c r="F504">
         <v>0</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="C505" t="s">
-        <v>563</v>
+        <v>198</v>
       </c>
       <c r="D505" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E505">
-        <v>31.21</v>
+        <v>2.6</v>
       </c>
       <c r="F505">
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="C506" t="s">
-        <v>564</v>
+        <v>380</v>
       </c>
       <c r="D506" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E506">
-        <v>100.0</v>
+        <v>6.55</v>
       </c>
       <c r="F506">
         <v>0</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="C507" t="s">
-        <v>565</v>
+        <v>381</v>
       </c>
       <c r="D507" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E507">
-        <v>100.0</v>
+        <v>6.49</v>
       </c>
       <c r="F507">
         <v>0</v>
       </c>
     </row>
     <row r="508" spans="1:6">
+      <c r="A508">
+        <v>84977566300016</v>
+      </c>
+      <c r="B508" t="s">
+        <v>569</v>
+      </c>
       <c r="C508" t="s">
-        <v>566</v>
+        <v>304</v>
       </c>
       <c r="D508" t="s">
         <v>16</v>
       </c>
       <c r="E508">
-        <v>90.0</v>
+        <v>4.03</v>
       </c>
       <c r="F508">
         <v>0</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="C509" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="D509" t="s">
         <v>16</v>
       </c>
       <c r="E509">
-        <v>100.0</v>
+        <v>1.0</v>
       </c>
       <c r="F509">
         <v>0</v>
       </c>
     </row>
     <row r="510" spans="1:6">
+      <c r="A510">
+        <v>81750265100349</v>
+      </c>
+      <c r="B510" t="s">
+        <v>571</v>
+      </c>
       <c r="C510" t="s">
-        <v>568</v>
+        <v>53</v>
       </c>
       <c r="D510" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E510">
-        <v>100.0</v>
+        <v>3.5</v>
       </c>
       <c r="F510">
         <v>0</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="C511" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="D511" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E511">
-        <v>100.0</v>
+        <v>55.27</v>
       </c>
       <c r="F511">
         <v>0</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="C512" t="s">
-        <v>67</v>
+        <v>573</v>
       </c>
       <c r="D512" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E512">
-        <v>3.78</v>
+        <v>100.0</v>
       </c>
       <c r="F512">
         <v>0</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="C513" t="s">
-        <v>384</v>
+        <v>38</v>
       </c>
       <c r="D513" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E513">
-        <v>2.78</v>
+        <v>0.03</v>
       </c>
       <c r="F513">
         <v>0</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="C514" t="s">
-        <v>570</v>
+        <v>293</v>
       </c>
       <c r="D514" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E514">
-        <v>62.18</v>
+        <v>22.92</v>
       </c>
       <c r="F514">
         <v>0</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="C515" t="s">
-        <v>571</v>
+        <v>185</v>
       </c>
       <c r="D515" t="s">
         <v>8</v>
       </c>
       <c r="E515">
-        <v>100.0</v>
+        <v>22.0</v>
       </c>
       <c r="F515">
         <v>0</v>
       </c>
     </row>
     <row r="516" spans="1:6">
+      <c r="A516">
+        <v>83273649000018</v>
+      </c>
+      <c r="B516" t="s">
+        <v>574</v>
+      </c>
       <c r="C516" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="D516" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E516">
         <v>100.0</v>
       </c>
       <c r="F516">
         <v>0</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="C517" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D517" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E517">
-        <v>23.36</v>
+        <v>100.0</v>
       </c>
       <c r="F517">
         <v>0</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="C518" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="D518" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E518">
-        <v>25.3</v>
+        <v>100.0</v>
       </c>
       <c r="F518">
         <v>0</v>
       </c>
     </row>
     <row r="519" spans="1:6">
+      <c r="A519">
+        <v>34898153100026</v>
+      </c>
+      <c r="B519" t="s">
+        <v>578</v>
+      </c>
       <c r="C519" t="s">
-        <v>575</v>
+        <v>319</v>
       </c>
       <c r="D519" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E519">
-        <v>13.61</v>
+        <v>50.21</v>
       </c>
       <c r="F519">
         <v>0</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="C520" t="s">
-        <v>576</v>
+        <v>384</v>
       </c>
       <c r="D520" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E520">
-        <v>18.3</v>
+        <v>28.47</v>
       </c>
       <c r="F520">
         <v>0</v>
       </c>
     </row>
     <row r="521" spans="1:6">
+      <c r="A521">
+        <v>39936146800156</v>
+      </c>
+      <c r="B521" t="s">
+        <v>579</v>
+      </c>
       <c r="C521" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="D521" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E521">
-        <v>51.06</v>
+        <v>100.0</v>
       </c>
       <c r="F521">
         <v>0</v>
       </c>
     </row>
     <row r="522" spans="1:6">
-      <c r="A522">
-[...4 lines deleted...]
-      </c>
       <c r="C522" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="D522" t="s">
         <v>16</v>
       </c>
       <c r="E522">
         <v>100.0</v>
       </c>
       <c r="F522">
         <v>0</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="C523" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="D523" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E523">
-        <v>100.0</v>
+        <v>31.21</v>
       </c>
       <c r="F523">
         <v>0</v>
       </c>
     </row>
     <row r="524" spans="1:6">
-      <c r="A524">
-[...4 lines deleted...]
-      </c>
       <c r="C524" t="s">
-        <v>325</v>
+        <v>583</v>
       </c>
       <c r="D524" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E524">
-        <v>15.14</v>
+        <v>100.0</v>
       </c>
       <c r="F524">
         <v>0</v>
       </c>
     </row>
     <row r="525" spans="1:6">
-      <c r="A525">
-[...4 lines deleted...]
-      </c>
       <c r="C525" t="s">
-        <v>583</v>
+        <v>100</v>
       </c>
       <c r="D525" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E525">
-        <v>100.0</v>
+        <v>3.29</v>
       </c>
       <c r="F525">
         <v>0</v>
       </c>
     </row>
     <row r="526" spans="1:6">
-      <c r="B526" t="s">
+      <c r="C526" t="s">
         <v>584</v>
       </c>
-      <c r="C526" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D526" t="s">
         <v>8</v>
       </c>
       <c r="E526">
-        <v>14.26</v>
+        <v>100.0</v>
       </c>
       <c r="F526">
         <v>0</v>
       </c>
     </row>
     <row r="527" spans="1:6">
-      <c r="A527">
-[...2 lines deleted...]
-      <c r="B527" t="s">
+      <c r="C527" t="s">
         <v>585</v>
       </c>
-      <c r="C527" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D527" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E527">
-        <v>5.0</v>
+        <v>100.0</v>
       </c>
       <c r="F527">
         <v>0</v>
       </c>
     </row>
     <row r="528" spans="1:6">
-      <c r="A528">
-[...2 lines deleted...]
-      <c r="B528" t="s">
+      <c r="C528" t="s">
         <v>586</v>
       </c>
-      <c r="C528" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D528" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E528">
-        <v>27.2</v>
+        <v>100.0</v>
       </c>
       <c r="F528">
         <v>0</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="C529" t="s">
-        <v>23</v>
+        <v>587</v>
       </c>
       <c r="D529" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E529">
-        <v>6.22</v>
+        <v>100.0</v>
       </c>
       <c r="F529">
         <v>0</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="C530" t="s">
-        <v>159</v>
+        <v>588</v>
       </c>
       <c r="D530" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E530">
-        <v>0.21</v>
+        <v>100.0</v>
       </c>
       <c r="F530">
         <v>0</v>
       </c>
     </row>
     <row r="531" spans="1:6">
-      <c r="A531">
-[...4 lines deleted...]
-      </c>
       <c r="C531" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D531" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E531">
-        <v>8.69</v>
+        <v>90.0</v>
       </c>
       <c r="F531">
         <v>0</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="C532" t="s">
-        <v>265</v>
+        <v>590</v>
       </c>
       <c r="D532" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E532">
-        <v>57.56</v>
+        <v>100.0</v>
       </c>
       <c r="F532">
         <v>0</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="C533" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="D533" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E533">
-        <v>59.41</v>
+        <v>100.0</v>
       </c>
       <c r="F533">
         <v>0</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="C534" t="s">
-        <v>48</v>
+        <v>592</v>
       </c>
       <c r="D534" t="s">
         <v>16</v>
       </c>
       <c r="E534">
-        <v>32.95</v>
+        <v>100.0</v>
       </c>
       <c r="F534">
         <v>0</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="C535" t="s">
-        <v>590</v>
+        <v>67</v>
       </c>
       <c r="D535" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E535">
-        <v>7.38</v>
+        <v>3.78</v>
       </c>
       <c r="F535">
         <v>0</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="C536" t="s">
-        <v>591</v>
+        <v>393</v>
       </c>
       <c r="D536" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E536">
-        <v>21.0</v>
+        <v>2.78</v>
       </c>
       <c r="F536">
         <v>0</v>
       </c>
     </row>
     <row r="537" spans="1:6">
-      <c r="A537">
-[...4 lines deleted...]
-      </c>
       <c r="C537" t="s">
         <v>593</v>
       </c>
       <c r="D537" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E537">
-        <v>78.0</v>
+        <v>62.18</v>
       </c>
       <c r="F537">
         <v>0</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="C538" t="s">
-        <v>62</v>
+        <v>594</v>
       </c>
       <c r="D538" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E538">
-        <v>4.65</v>
+        <v>100.0</v>
       </c>
       <c r="F538">
         <v>0</v>
       </c>
     </row>
     <row r="539" spans="1:6">
-      <c r="A539">
-[...4 lines deleted...]
-      </c>
       <c r="C539" t="s">
         <v>595</v>
       </c>
       <c r="D539" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E539">
-        <v>1.73</v>
+        <v>23.36</v>
       </c>
       <c r="F539">
         <v>0</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="C540" t="s">
-        <v>196</v>
+        <v>596</v>
       </c>
       <c r="D540" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E540">
-        <v>4.7</v>
+        <v>25.3</v>
       </c>
       <c r="F540">
         <v>0</v>
       </c>
     </row>
     <row r="541" spans="1:6">
-      <c r="A541">
-[...4 lines deleted...]
-      </c>
       <c r="C541" t="s">
         <v>597</v>
       </c>
       <c r="D541" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E541">
-        <v>16.0</v>
+        <v>13.61</v>
       </c>
       <c r="F541">
         <v>0</v>
       </c>
     </row>
     <row r="542" spans="1:6">
-      <c r="A542">
-[...2 lines deleted...]
-      <c r="B542" t="s">
+      <c r="C542" t="s">
         <v>598</v>
       </c>
-      <c r="C542" t="s">
+      <c r="D542" t="s">
+        <v>37</v>
+      </c>
+      <c r="E542">
+        <v>18.3</v>
+      </c>
+      <c r="F542">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="543" spans="1:6">
+      <c r="C543" t="s">
         <v>599</v>
       </c>
-      <c r="D542" t="s">
-[...13 lines deleted...]
-      <c r="B543" t="s">
+      <c r="D543" t="s">
+        <v>37</v>
+      </c>
+      <c r="E543">
+        <v>51.06</v>
+      </c>
+      <c r="F543">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="544" spans="1:6">
+      <c r="C544" t="s">
         <v>600</v>
       </c>
-      <c r="C543" t="s">
-[...16 lines deleted...]
-      <c r="B544" t="s">
+      <c r="D544" t="s">
+        <v>8</v>
+      </c>
+      <c r="E544">
+        <v>100.0</v>
+      </c>
+      <c r="F544">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="545" spans="1:6">
+      <c r="A545">
+        <v>78979146400991</v>
+      </c>
+      <c r="B545" t="s">
         <v>601</v>
       </c>
-      <c r="C544" t="s">
+      <c r="C545" t="s">
         <v>602</v>
       </c>
-      <c r="D544" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D545" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E545">
         <v>100.0</v>
       </c>
       <c r="F545">
         <v>0</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="C546" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="D546" t="s">
         <v>8</v>
       </c>
       <c r="E546">
         <v>100.0</v>
       </c>
       <c r="F546">
         <v>0</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547">
-        <v>38173682600037</v>
+        <v>83150355200018</v>
       </c>
       <c r="B547" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="C547" t="s">
-        <v>606</v>
+        <v>328</v>
       </c>
       <c r="D547" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E547">
-        <v>3.5</v>
+        <v>15.14</v>
       </c>
       <c r="F547">
         <v>0</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548">
-        <v>87879102900019</v>
+        <v>79902523400144</v>
       </c>
       <c r="B548" t="s">
+        <v>605</v>
+      </c>
+      <c r="C548" t="s">
+        <v>606</v>
+      </c>
+      <c r="D548" t="s">
+        <v>16</v>
+      </c>
+      <c r="E548">
+        <v>100.0</v>
+      </c>
+      <c r="F548">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="549" spans="1:6">
+      <c r="B549" t="s">
         <v>607</v>
       </c>
-      <c r="C548" t="s">
-[...12 lines deleted...]
-    <row r="549" spans="1:6">
       <c r="C549" t="s">
-        <v>609</v>
+        <v>337</v>
       </c>
       <c r="D549" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E549">
-        <v>68.0</v>
+        <v>14.26</v>
       </c>
       <c r="F549">
         <v>0</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550">
-        <v>50020198300037</v>
+        <v>97855983900029</v>
       </c>
       <c r="B550" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="C550" t="s">
-        <v>611</v>
+        <v>15</v>
       </c>
       <c r="D550" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E550">
-        <v>90.0</v>
+        <v>5.0</v>
       </c>
       <c r="F550">
         <v>0</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551">
-        <v>19750002800034</v>
+        <v>51184084500149</v>
       </c>
       <c r="B551" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="C551" t="s">
-        <v>613</v>
+        <v>191</v>
       </c>
       <c r="D551" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E551">
-        <v>100.0</v>
+        <v>27.2</v>
       </c>
       <c r="F551">
         <v>0</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="C552" t="s">
-        <v>614</v>
+        <v>23</v>
       </c>
       <c r="D552" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E552">
-        <v>100.0</v>
+        <v>6.22</v>
       </c>
       <c r="F552">
         <v>0</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="C553" t="s">
-        <v>615</v>
+        <v>159</v>
       </c>
       <c r="D553" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E553">
-        <v>100.0</v>
+        <v>0.21</v>
       </c>
       <c r="F553">
         <v>0</v>
       </c>
     </row>
     <row r="554" spans="1:6">
+      <c r="A554">
+        <v>50165739900033</v>
+      </c>
+      <c r="B554" t="s">
+        <v>610</v>
+      </c>
       <c r="C554" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="D554" t="s">
         <v>8</v>
       </c>
       <c r="E554">
-        <v>100.0</v>
+        <v>8.68</v>
       </c>
       <c r="F554">
         <v>0</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="C555" t="s">
-        <v>617</v>
+        <v>271</v>
       </c>
       <c r="D555" t="s">
         <v>8</v>
       </c>
       <c r="E555">
-        <v>100.0</v>
+        <v>57.57</v>
       </c>
       <c r="F555">
         <v>0</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="C556" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="D556" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E556">
         <v>100.0</v>
       </c>
       <c r="F556">
         <v>0</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="C557" t="s">
-        <v>619</v>
+        <v>48</v>
       </c>
       <c r="D557" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E557">
-        <v>100.0</v>
+        <v>35.96</v>
       </c>
       <c r="F557">
         <v>0</v>
       </c>
     </row>
     <row r="558" spans="1:6">
-      <c r="A558">
-[...4 lines deleted...]
-      </c>
       <c r="C558" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="D558" t="s">
         <v>16</v>
       </c>
       <c r="E558">
-        <v>100.0</v>
+        <v>7.87</v>
       </c>
       <c r="F558">
         <v>0</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="C559" t="s">
-        <v>622</v>
+        <v>614</v>
       </c>
       <c r="D559" t="s">
         <v>16</v>
       </c>
       <c r="E559">
-        <v>100.0</v>
+        <v>21.0</v>
       </c>
       <c r="F559">
         <v>0</v>
       </c>
     </row>
     <row r="560" spans="1:6">
+      <c r="A560">
+        <v>33424003300038</v>
+      </c>
+      <c r="B560" t="s">
+        <v>615</v>
+      </c>
       <c r="C560" t="s">
-        <v>623</v>
+        <v>616</v>
       </c>
       <c r="D560" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E560">
-        <v>79.95</v>
+        <v>78.0</v>
       </c>
       <c r="F560">
         <v>0</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="C561" t="s">
-        <v>624</v>
+        <v>62</v>
       </c>
       <c r="D561" t="s">
         <v>16</v>
       </c>
       <c r="E561">
-        <v>100.0</v>
+        <v>4.65</v>
       </c>
       <c r="F561">
         <v>0</v>
       </c>
     </row>
     <row r="562" spans="1:6">
+      <c r="A562">
+        <v>43341478600106</v>
+      </c>
+      <c r="B562" t="s">
+        <v>617</v>
+      </c>
       <c r="C562" t="s">
-        <v>625</v>
+        <v>618</v>
       </c>
       <c r="D562" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E562">
-        <v>79.97</v>
+        <v>1.73</v>
       </c>
       <c r="F562">
         <v>0</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="C563" t="s">
-        <v>626</v>
+        <v>198</v>
       </c>
       <c r="D563" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E563">
-        <v>79.97</v>
+        <v>4.7</v>
       </c>
       <c r="F563">
         <v>0</v>
       </c>
     </row>
     <row r="564" spans="1:6">
+      <c r="A564">
+        <v>42931711800041</v>
+      </c>
+      <c r="B564" t="s">
+        <v>619</v>
+      </c>
       <c r="C564" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="D564" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E564">
-        <v>79.97</v>
+        <v>16.0</v>
       </c>
       <c r="F564">
         <v>0</v>
       </c>
     </row>
     <row r="565" spans="1:6">
+      <c r="A565">
+        <v>34389198200013</v>
+      </c>
+      <c r="B565" t="s">
+        <v>621</v>
+      </c>
       <c r="C565" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="D565" t="s">
         <v>8</v>
       </c>
       <c r="E565">
-        <v>100.0</v>
+        <v>27.73</v>
       </c>
       <c r="F565">
         <v>0</v>
       </c>
     </row>
     <row r="566" spans="1:6">
+      <c r="A566">
+        <v>77567529100436</v>
+      </c>
+      <c r="B566" t="s">
+        <v>623</v>
+      </c>
       <c r="C566" t="s">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="D566" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E566">
-        <v>18.0</v>
+        <v>0.72</v>
       </c>
       <c r="F566">
         <v>0</v>
       </c>
     </row>
     <row r="567" spans="1:6">
+      <c r="A567">
+        <v>33506297200021</v>
+      </c>
+      <c r="B567" t="s">
+        <v>624</v>
+      </c>
       <c r="C567" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="D567" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E567">
-        <v>79.98</v>
+        <v>100.0</v>
       </c>
       <c r="F567">
         <v>0</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="C568" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="D568" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E568">
         <v>100.0</v>
       </c>
       <c r="F568">
         <v>0</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="C569" t="s">
+        <v>627</v>
+      </c>
+      <c r="D569" t="s">
+        <v>8</v>
+      </c>
+      <c r="E569">
+        <v>100.0</v>
+      </c>
+      <c r="F569">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="570" spans="1:6">
+      <c r="A570">
+        <v>38173682600037</v>
+      </c>
+      <c r="B570" t="s">
+        <v>628</v>
+      </c>
+      <c r="C570" t="s">
+        <v>629</v>
+      </c>
+      <c r="D570" t="s">
+        <v>8</v>
+      </c>
+      <c r="E570">
+        <v>3.5</v>
+      </c>
+      <c r="F570">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="571" spans="1:6">
+      <c r="A571">
+        <v>87879102900019</v>
+      </c>
+      <c r="B571" t="s">
+        <v>630</v>
+      </c>
+      <c r="C571" t="s">
         <v>631</v>
       </c>
-      <c r="D569" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="D571" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E571">
-        <v>79.99</v>
+        <v>100.0</v>
       </c>
       <c r="F571">
         <v>0</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="C572" t="s">
+        <v>632</v>
+      </c>
+      <c r="D572" t="s">
+        <v>16</v>
+      </c>
+      <c r="E572">
+        <v>68.0</v>
+      </c>
+      <c r="F572">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="573" spans="1:6">
+      <c r="A573">
+        <v>50020198300037</v>
+      </c>
+      <c r="B573" t="s">
+        <v>633</v>
+      </c>
+      <c r="C573" t="s">
         <v>634</v>
       </c>
-      <c r="D572" t="s">
-[...10 lines deleted...]
-      <c r="C573" t="s">
+      <c r="D573" t="s">
+        <v>8</v>
+      </c>
+      <c r="E573">
+        <v>90.0</v>
+      </c>
+      <c r="F573">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="574" spans="1:6">
+      <c r="A574">
+        <v>19750002800034</v>
+      </c>
+      <c r="B574" t="s">
         <v>635</v>
       </c>
-      <c r="D573" t="s">
-[...9 lines deleted...]
-    <row r="574" spans="1:6">
       <c r="C574" t="s">
         <v>636</v>
       </c>
       <c r="D574" t="s">
         <v>8</v>
       </c>
       <c r="E574">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="F574">
         <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="C575" t="s">
         <v>637</v>
       </c>
       <c r="D575" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E575">
         <v>100.0</v>
       </c>
       <c r="F575">
         <v>0</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="C576" t="s">
         <v>638</v>
       </c>
       <c r="D576" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E576">
         <v>100.0</v>
       </c>
       <c r="F576">
         <v>0</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="C577" t="s">
         <v>639</v>
       </c>
       <c r="D577" t="s">
         <v>8</v>
       </c>
       <c r="E577">
         <v>100.0</v>
       </c>
       <c r="F577">
         <v>0</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="C578" t="s">
         <v>640</v>
       </c>
       <c r="D578" t="s">
         <v>8</v>
       </c>
       <c r="E578">
-        <v>79.94</v>
+        <v>100.0</v>
       </c>
       <c r="F578">
         <v>0</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="C579" t="s">
         <v>641</v>
       </c>
       <c r="D579" t="s">
         <v>8</v>
       </c>
       <c r="E579">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="F579">
         <v>0</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="C580" t="s">
         <v>642</v>
       </c>
       <c r="D580" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E580">
-        <v>79.98</v>
+        <v>100.0</v>
       </c>
       <c r="F580">
         <v>0</v>
       </c>
     </row>
     <row r="581" spans="1:6">
+      <c r="A581">
+        <v>58207494401211</v>
+      </c>
+      <c r="B581" t="s">
+        <v>643</v>
+      </c>
       <c r="C581" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D581" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E581">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="F581">
         <v>0</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="C582" t="s">
-        <v>84</v>
+        <v>645</v>
       </c>
       <c r="D582" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E582">
-        <v>24.1</v>
+        <v>100.0</v>
       </c>
       <c r="F582">
         <v>0</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="C583" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="D583" t="s">
         <v>8</v>
       </c>
       <c r="E583">
-        <v>79.98</v>
+        <v>79.95</v>
       </c>
       <c r="F583">
         <v>0</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="C584" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="D584" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E584">
         <v>79.97</v>
       </c>
       <c r="F584">
         <v>0</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="C585" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="D585" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E585">
-        <v>80.0</v>
+        <v>79.97</v>
       </c>
       <c r="F585">
         <v>0</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="C586" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="D586" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E586">
-        <v>79.99</v>
+        <v>79.97</v>
       </c>
       <c r="F586">
         <v>0</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="C587" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="D587" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E587">
-        <v>39.95</v>
+        <v>100.0</v>
       </c>
       <c r="F587">
         <v>0</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="C588" t="s">
-        <v>649</v>
+        <v>76</v>
       </c>
       <c r="D588" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E588">
-        <v>69.92</v>
+        <v>18.0</v>
       </c>
       <c r="F588">
         <v>0</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="C589" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D589" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E589">
-        <v>63.49</v>
+        <v>79.98</v>
       </c>
       <c r="F589">
         <v>0</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="C590" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D590" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E590">
-        <v>35.97</v>
+        <v>100.0</v>
       </c>
       <c r="F590">
         <v>0</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="C591" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D591" t="s">
         <v>8</v>
       </c>
       <c r="E591">
-        <v>79.9</v>
+        <v>100.0</v>
       </c>
       <c r="F591">
         <v>0</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="C592" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D592" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E592">
-        <v>51.76</v>
+        <v>100.0</v>
       </c>
       <c r="F592">
         <v>0</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="C593" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D593" t="s">
         <v>8</v>
       </c>
       <c r="E593">
         <v>79.99</v>
       </c>
       <c r="F593">
         <v>0</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="C594" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D594" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E594">
-        <v>79.04</v>
+        <v>80.0</v>
       </c>
       <c r="F594">
         <v>0</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="C595" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D595" t="s">
         <v>8</v>
       </c>
       <c r="E595">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="F595">
         <v>0</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="C596" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D596" t="s">
         <v>8</v>
       </c>
       <c r="E596">
-        <v>80.16</v>
+        <v>80.0</v>
       </c>
       <c r="F596">
         <v>0</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="C597" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D597" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E597">
-        <v>79.96</v>
+        <v>100.0</v>
       </c>
       <c r="F597">
         <v>0</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="C598" t="s">
-        <v>554</v>
+        <v>660</v>
       </c>
       <c r="D598" t="s">
         <v>8</v>
       </c>
       <c r="E598">
-        <v>34.73</v>
+        <v>100.0</v>
       </c>
       <c r="F598">
         <v>0</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="C599" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="D599" t="s">
         <v>8</v>
       </c>
       <c r="E599">
-        <v>79.95</v>
+        <v>100.0</v>
       </c>
       <c r="F599">
         <v>0</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="C600" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D600" t="s">
         <v>8</v>
       </c>
       <c r="E600">
-        <v>79.93</v>
+        <v>79.94</v>
       </c>
       <c r="F600">
         <v>0</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="C601" t="s">
-        <v>13</v>
+        <v>663</v>
       </c>
       <c r="D601" t="s">
         <v>8</v>
       </c>
       <c r="E601">
-        <v>57.76</v>
+        <v>80.0</v>
       </c>
       <c r="F601">
         <v>0</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="C602" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="D602" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E602">
-        <v>82.0</v>
+        <v>79.98</v>
       </c>
       <c r="F602">
         <v>0</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="C603" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="D603" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E603">
-        <v>90.0</v>
+        <v>80.0</v>
       </c>
       <c r="F603">
         <v>0</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="C604" t="s">
-        <v>663</v>
+        <v>83</v>
       </c>
       <c r="D604" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E604">
-        <v>51.34</v>
+        <v>24.1</v>
       </c>
       <c r="F604">
         <v>0</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="C605" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="D605" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E605">
-        <v>90.0</v>
+        <v>79.98</v>
       </c>
       <c r="F605">
         <v>0</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="C606" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="D606" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E606">
-        <v>90.0</v>
+        <v>79.97</v>
       </c>
       <c r="F606">
         <v>0</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="C607" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="D607" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E607">
-        <v>75.0</v>
+        <v>80.0</v>
       </c>
       <c r="F607">
         <v>0</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="C608" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="D608" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E608">
-        <v>62.04</v>
+        <v>79.99</v>
       </c>
       <c r="F608">
         <v>0</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="C609" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="D609" t="s">
         <v>16</v>
       </c>
       <c r="E609">
-        <v>83.0</v>
+        <v>39.95</v>
       </c>
       <c r="F609">
         <v>0</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="C610" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="D610" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E610">
-        <v>90.0</v>
+        <v>69.92</v>
       </c>
       <c r="F610">
         <v>0</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="C611" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D611" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E611">
-        <v>9.54</v>
+        <v>63.49</v>
       </c>
       <c r="F611">
         <v>0</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="C612" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="D612" t="s">
-        <v>474</v>
+        <v>16</v>
       </c>
       <c r="E612">
         <v>100.0</v>
       </c>
       <c r="F612">
         <v>0</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="C613" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="D613" t="s">
-        <v>16</v>
+        <v>184</v>
       </c>
       <c r="E613">
-        <v>90.0</v>
+        <v>79.98</v>
       </c>
       <c r="F613">
         <v>0</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="C614" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D614" t="s">
-        <v>474</v>
+        <v>16</v>
       </c>
       <c r="E614">
-        <v>34.0</v>
+        <v>82.0</v>
       </c>
       <c r="F614">
         <v>0</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="C615" t="s">
-        <v>301</v>
+        <v>676</v>
       </c>
       <c r="D615" t="s">
-        <v>8</v>
+        <v>677</v>
       </c>
       <c r="E615">
-        <v>14.0</v>
+        <v>100.0</v>
       </c>
       <c r="F615">
         <v>0</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="C616" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="D616" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E616">
-        <v>79.98</v>
+        <v>70.0</v>
       </c>
       <c r="F616">
         <v>0</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="C617" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="D617" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E617">
-        <v>42.98</v>
+        <v>35.97</v>
       </c>
       <c r="F617">
         <v>0</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="C618" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="D618" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E618">
-        <v>18.38</v>
+        <v>79.9</v>
       </c>
       <c r="F618">
         <v>0</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="C619" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="D619" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E619">
-        <v>79.98</v>
+        <v>51.76</v>
       </c>
       <c r="F619">
         <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="C620" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="D620" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E620">
-        <v>8.82</v>
+        <v>79.99</v>
       </c>
       <c r="F620">
         <v>0</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="C621" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="D621" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E621">
-        <v>70.0</v>
+        <v>79.04</v>
       </c>
       <c r="F621">
         <v>0</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="C622" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="D622" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E622">
-        <v>2.44</v>
+        <v>80.0</v>
       </c>
       <c r="F622">
         <v>0</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="C623" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="D623" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E623">
-        <v>69.81</v>
+        <v>80.16</v>
       </c>
       <c r="F623">
         <v>0</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="C624" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="D624" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E624">
-        <v>28.49</v>
+        <v>79.96</v>
       </c>
       <c r="F624">
         <v>0</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="C625" t="s">
-        <v>683</v>
+        <v>572</v>
       </c>
       <c r="D625" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E625">
-        <v>25.64</v>
+        <v>34.73</v>
       </c>
       <c r="F625">
         <v>0</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="C626" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="D626" t="s">
-        <v>685</v>
+        <v>8</v>
       </c>
       <c r="E626">
-        <v>100.0</v>
+        <v>79.95</v>
       </c>
       <c r="F626">
         <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="C627" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="D627" t="s">
-        <v>685</v>
+        <v>8</v>
       </c>
       <c r="E627">
-        <v>100.0</v>
+        <v>79.93</v>
       </c>
       <c r="F627">
         <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="C628" t="s">
-        <v>687</v>
+        <v>13</v>
       </c>
       <c r="D628" t="s">
-        <v>685</v>
+        <v>8</v>
       </c>
       <c r="E628">
-        <v>100.0</v>
+        <v>57.76</v>
       </c>
       <c r="F628">
         <v>0</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="C629" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D629" t="s">
-        <v>685</v>
+        <v>16</v>
       </c>
       <c r="E629">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F629">
         <v>0</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="C630" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D630" t="s">
-        <v>685</v>
+        <v>16</v>
       </c>
       <c r="E630">
-        <v>100.0</v>
+        <v>51.34</v>
       </c>
       <c r="F630">
         <v>0</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="C631" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="D631" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
       <c r="E631">
-        <v>79.98</v>
+        <v>90.0</v>
       </c>
       <c r="F631">
         <v>0</v>
       </c>
     </row>
     <row r="632" spans="1:6">
-      <c r="A632">
-[...4 lines deleted...]
-      </c>
       <c r="C632" t="s">
         <v>692</v>
       </c>
       <c r="D632" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E632">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F632">
         <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="C633" t="s">
         <v>693</v>
       </c>
       <c r="D633" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E633">
-        <v>100.0</v>
+        <v>75.0</v>
       </c>
       <c r="F633">
         <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="C634" t="s">
         <v>694</v>
       </c>
       <c r="D634" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E634">
-        <v>100.0</v>
+        <v>62.04</v>
       </c>
       <c r="F634">
         <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="C635" t="s">
         <v>695</v>
       </c>
       <c r="D635" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E635">
-        <v>100.0</v>
+        <v>83.0</v>
       </c>
       <c r="F635">
         <v>0</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="C636" t="s">
         <v>696</v>
       </c>
       <c r="D636" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E636">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F636">
         <v>0</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="C637" t="s">
         <v>697</v>
       </c>
       <c r="D637" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E637">
-        <v>100.0</v>
+        <v>9.54</v>
       </c>
       <c r="F637">
         <v>0</v>
       </c>
     </row>
     <row r="638" spans="1:6">
-      <c r="A638">
-[...2 lines deleted...]
-      <c r="B638" t="s">
+      <c r="C638" t="s">
         <v>698</v>
       </c>
-      <c r="C638" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D638" t="s">
-        <v>474</v>
+        <v>37</v>
       </c>
       <c r="E638">
-        <v>13.0</v>
+        <v>8.82</v>
       </c>
       <c r="F638">
         <v>0</v>
       </c>
     </row>
     <row r="639" spans="1:6">
-      <c r="B639" t="s">
+      <c r="C639" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D639" t="s">
         <v>37</v>
       </c>
       <c r="E639">
-        <v>0.46</v>
+        <v>2.44</v>
       </c>
       <c r="F639">
         <v>0</v>
       </c>
     </row>
     <row r="640" spans="1:6">
-      <c r="A640">
-[...2 lines deleted...]
-      <c r="B640" t="s">
+      <c r="C640" t="s">
         <v>700</v>
       </c>
-      <c r="C640" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D640" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E640">
-        <v>2.39</v>
+        <v>69.81</v>
       </c>
       <c r="F640">
         <v>0</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="C641" t="s">
         <v>701</v>
       </c>
       <c r="D641" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E641">
-        <v>47.1</v>
+        <v>28.49</v>
       </c>
       <c r="F641">
         <v>0</v>
       </c>
     </row>
     <row r="642" spans="1:6">
-      <c r="A642">
-[...2 lines deleted...]
-      <c r="B642" t="s">
+      <c r="C642" t="s">
         <v>702</v>
       </c>
-      <c r="C642" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D642" t="s">
-        <v>393</v>
+        <v>24</v>
       </c>
       <c r="E642">
-        <v>33.7</v>
+        <v>25.64</v>
       </c>
       <c r="F642">
         <v>0</v>
       </c>
     </row>
     <row r="643" spans="1:6">
-      <c r="B643" t="s">
+      <c r="C643" t="s">
         <v>703</v>
       </c>
-      <c r="C643" t="s">
+      <c r="D643" t="s">
+        <v>677</v>
+      </c>
+      <c r="E643">
+        <v>100.0</v>
+      </c>
+      <c r="F643">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="644" spans="1:6">
+      <c r="C644" t="s">
         <v>704</v>
       </c>
-      <c r="D643" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D644" t="s">
-        <v>37</v>
+        <v>677</v>
       </c>
       <c r="E644">
         <v>100.0</v>
       </c>
       <c r="F644">
         <v>0</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="C645" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="D645" t="s">
-        <v>37</v>
+        <v>677</v>
       </c>
       <c r="E645">
-        <v>2.0</v>
+        <v>100.0</v>
       </c>
       <c r="F645">
         <v>0</v>
       </c>
     </row>
     <row r="646" spans="1:6">
-      <c r="B646" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C646" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="D646" t="s">
-        <v>8</v>
+        <v>677</v>
       </c>
       <c r="E646">
         <v>100.0</v>
       </c>
       <c r="F646">
         <v>0</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="C647" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="D647" t="s">
-        <v>8</v>
+        <v>487</v>
       </c>
       <c r="E647">
         <v>100.0</v>
       </c>
       <c r="F647">
         <v>0</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="C648" t="s">
-        <v>546</v>
+        <v>708</v>
       </c>
       <c r="D648" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E648">
-        <v>82.0</v>
+        <v>90.0</v>
       </c>
       <c r="F648">
         <v>0</v>
       </c>
     </row>
     <row r="649" spans="1:6">
-      <c r="A649">
-[...4 lines deleted...]
-      </c>
       <c r="C649" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="D649" t="s">
-        <v>8</v>
+        <v>487</v>
       </c>
       <c r="E649">
-        <v>100.0</v>
+        <v>34.0</v>
       </c>
       <c r="F649">
         <v>0</v>
       </c>
     </row>
     <row r="650" spans="1:6">
-      <c r="A650">
-[...4 lines deleted...]
-      </c>
       <c r="C650" t="s">
-        <v>714</v>
+        <v>293</v>
       </c>
       <c r="D650" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E650">
-        <v>100.0</v>
+        <v>14.0</v>
       </c>
       <c r="F650">
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="C651" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="D651" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E651">
-        <v>100.0</v>
+        <v>79.98</v>
       </c>
       <c r="F651">
         <v>0</v>
       </c>
     </row>
     <row r="652" spans="1:6">
-      <c r="A652">
-[...4 lines deleted...]
-      </c>
       <c r="C652" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="D652" t="s">
         <v>8</v>
       </c>
       <c r="E652">
-        <v>6.11</v>
+        <v>42.98</v>
       </c>
       <c r="F652">
         <v>0</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="C653" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="D653" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E653">
-        <v>2.58</v>
+        <v>18.38</v>
       </c>
       <c r="F653">
         <v>0</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="C654" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="D654" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E654">
-        <v>0.75</v>
+        <v>79.98</v>
       </c>
       <c r="F654">
         <v>0</v>
       </c>
     </row>
     <row r="655" spans="1:6">
+      <c r="A655">
+        <v>50035355200028</v>
+      </c>
+      <c r="B655" t="s">
+        <v>714</v>
+      </c>
       <c r="C655" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="D655" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E655">
-        <v>3.3</v>
+        <v>100.0</v>
       </c>
       <c r="F655">
         <v>0</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="C656" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
       <c r="D656" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E656">
-        <v>15.69</v>
+        <v>100.0</v>
       </c>
       <c r="F656">
         <v>0</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="C657" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="D657" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E657">
-        <v>1.03</v>
+        <v>100.0</v>
       </c>
       <c r="F657">
         <v>0</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="C658" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="D658" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E658">
-        <v>1.9</v>
+        <v>100.0</v>
       </c>
       <c r="F658">
         <v>0</v>
       </c>
     </row>
     <row r="659" spans="1:6">
-      <c r="A659">
-[...4 lines deleted...]
-      </c>
       <c r="C659" t="s">
-        <v>725</v>
+        <v>719</v>
       </c>
       <c r="D659" t="s">
         <v>8</v>
       </c>
       <c r="E659">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="F659">
         <v>0</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="C660" t="s">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="D660" t="s">
-        <v>155</v>
+        <v>8</v>
       </c>
       <c r="E660">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="F660">
         <v>0</v>
       </c>
     </row>
     <row r="661" spans="1:6">
+      <c r="A661">
+        <v>53801270900019</v>
+      </c>
+      <c r="B661" t="s">
+        <v>721</v>
+      </c>
       <c r="C661" t="s">
-        <v>727</v>
+        <v>486</v>
       </c>
       <c r="D661" t="s">
-        <v>8</v>
+        <v>487</v>
       </c>
       <c r="E661">
-        <v>50.0</v>
+        <v>13.0</v>
       </c>
       <c r="F661">
         <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:6">
+      <c r="B662" t="s">
+        <v>722</v>
+      </c>
       <c r="C662" t="s">
-        <v>728</v>
+        <v>46</v>
       </c>
       <c r="D662" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E662">
-        <v>50.0</v>
+        <v>0.46</v>
       </c>
       <c r="F662">
         <v>0</v>
       </c>
     </row>
     <row r="663" spans="1:6">
+      <c r="A663">
+        <v>43201790300100</v>
+      </c>
+      <c r="B663" t="s">
+        <v>723</v>
+      </c>
       <c r="C663" t="s">
-        <v>729</v>
+        <v>622</v>
       </c>
       <c r="D663" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E663">
-        <v>50.0</v>
+        <v>2.39</v>
       </c>
       <c r="F663">
         <v>0</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="C664" t="s">
+        <v>724</v>
+      </c>
+      <c r="D664" t="s">
+        <v>8</v>
+      </c>
+      <c r="E664">
+        <v>47.1</v>
+      </c>
+      <c r="F664">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="665" spans="1:6">
+      <c r="A665">
+        <v>47972676200012</v>
+      </c>
+      <c r="B665" t="s">
+        <v>725</v>
+      </c>
+      <c r="C665" t="s">
+        <v>401</v>
+      </c>
+      <c r="D665" t="s">
+        <v>402</v>
+      </c>
+      <c r="E665">
+        <v>33.7</v>
+      </c>
+      <c r="F665">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="666" spans="1:6">
+      <c r="B666" t="s">
+        <v>726</v>
+      </c>
+      <c r="C666" t="s">
+        <v>727</v>
+      </c>
+      <c r="D666" t="s">
+        <v>37</v>
+      </c>
+      <c r="E666">
+        <v>0.0</v>
+      </c>
+      <c r="F666">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="667" spans="1:6">
+      <c r="A667">
+        <v>92250197800014</v>
+      </c>
+      <c r="B667" t="s">
+        <v>728</v>
+      </c>
+      <c r="C667" t="s">
+        <v>729</v>
+      </c>
+      <c r="D667" t="s">
+        <v>8</v>
+      </c>
+      <c r="E667">
+        <v>0.51</v>
+      </c>
+      <c r="F667">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="668" spans="1:6">
+      <c r="A668">
+        <v>67204089600074</v>
+      </c>
+      <c r="B668" t="s">
         <v>730</v>
       </c>
-      <c r="D664" t="s">
-[...24 lines deleted...]
-      <c r="C666" t="s">
+      <c r="C668" t="s">
         <v>731</v>
       </c>
-      <c r="D666" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="D668" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E668">
         <v>100.0</v>
       </c>
       <c r="F668">
         <v>0</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="C669" t="s">
+        <v>732</v>
+      </c>
+      <c r="D669" t="s">
+        <v>37</v>
+      </c>
+      <c r="E669">
+        <v>2.0</v>
+      </c>
+      <c r="F669">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="670" spans="1:6">
+      <c r="B670" t="s">
+        <v>733</v>
+      </c>
+      <c r="C670" t="s">
         <v>734</v>
-      </c>
-[...12 lines deleted...]
-        <v>735</v>
       </c>
       <c r="D670" t="s">
         <v>8</v>
       </c>
       <c r="E670">
         <v>100.0</v>
       </c>
       <c r="F670">
         <v>0</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="C671" t="s">
-        <v>736</v>
+        <v>565</v>
       </c>
       <c r="D671" t="s">
         <v>8</v>
       </c>
       <c r="E671">
-        <v>100.0</v>
+        <v>87.0</v>
       </c>
       <c r="F671">
         <v>0</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="C672" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="D672" t="s">
         <v>8</v>
       </c>
       <c r="E672">
-        <v>88.87</v>
+        <v>100.0</v>
       </c>
       <c r="F672">
         <v>0</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="C673" t="s">
+        <v>566</v>
+      </c>
+      <c r="D673" t="s">
+        <v>8</v>
+      </c>
+      <c r="E673">
+        <v>82.0</v>
+      </c>
+      <c r="F673">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="674" spans="1:6">
+      <c r="A674">
+        <v>31768606105166</v>
+      </c>
+      <c r="B674" t="s">
+        <v>736</v>
+      </c>
+      <c r="C674" t="s">
+        <v>737</v>
+      </c>
+      <c r="D674" t="s">
+        <v>8</v>
+      </c>
+      <c r="E674">
+        <v>100.0</v>
+      </c>
+      <c r="F674">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="675" spans="1:6">
+      <c r="A675">
+        <v>41963228600029</v>
+      </c>
+      <c r="B675" t="s">
         <v>738</v>
       </c>
-      <c r="D673" t="s">
-[...10 lines deleted...]
-      <c r="C674" t="s">
+      <c r="C675" t="s">
         <v>739</v>
       </c>
-      <c r="D674" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D675" t="s">
         <v>16</v>
       </c>
       <c r="E675">
-        <v>16.15</v>
+        <v>100.0</v>
       </c>
       <c r="F675">
         <v>0</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="C676" t="s">
-        <v>297</v>
+        <v>740</v>
       </c>
       <c r="D676" t="s">
         <v>16</v>
       </c>
       <c r="E676">
-        <v>26.06</v>
+        <v>100.0</v>
       </c>
       <c r="F676">
         <v>0</v>
       </c>
     </row>
     <row r="677" spans="1:6">
+      <c r="A677">
+        <v>51740357200046</v>
+      </c>
+      <c r="B677" t="s">
+        <v>741</v>
+      </c>
       <c r="C677" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="D677" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E677">
-        <v>54.26</v>
+        <v>6.11</v>
       </c>
       <c r="F677">
         <v>0</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="C678" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="D678" t="s">
-        <v>474</v>
+        <v>8</v>
       </c>
       <c r="E678">
-        <v>42.0</v>
+        <v>2.58</v>
       </c>
       <c r="F678">
         <v>0</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="C679" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="D679" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E679">
-        <v>9.0</v>
+        <v>0.75</v>
       </c>
       <c r="F679">
         <v>0</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="C680" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="D680" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E680">
-        <v>15.7</v>
+        <v>3.3</v>
       </c>
       <c r="F680">
         <v>0</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="C681" t="s">
-        <v>270</v>
+        <v>746</v>
       </c>
       <c r="D681" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E681">
-        <v>2.4</v>
+        <v>15.69</v>
       </c>
       <c r="F681">
         <v>0</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="C682" t="s">
-        <v>295</v>
+        <v>747</v>
       </c>
       <c r="D682" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E682">
-        <v>8.1</v>
+        <v>1.03</v>
       </c>
       <c r="F682">
         <v>0</v>
       </c>
     </row>
     <row r="683" spans="1:6">
-      <c r="A683">
-[...4 lines deleted...]
-      </c>
       <c r="C683" t="s">
-        <v>90</v>
+        <v>748</v>
       </c>
       <c r="D683" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E683">
-        <v>0.17</v>
+        <v>1.9</v>
       </c>
       <c r="F683">
         <v>0</v>
       </c>
     </row>
     <row r="684" spans="1:6">
+      <c r="A684">
+        <v>42110064500967</v>
+      </c>
+      <c r="B684" t="s">
+        <v>749</v>
+      </c>
       <c r="C684" t="s">
-        <v>67</v>
+        <v>750</v>
       </c>
       <c r="D684" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E684">
-        <v>0.01</v>
+        <v>50.0</v>
       </c>
       <c r="F684">
         <v>0</v>
       </c>
     </row>
     <row r="685" spans="1:6">
-      <c r="A685">
-[...4 lines deleted...]
-      </c>
       <c r="C685" t="s">
-        <v>725</v>
+        <v>751</v>
       </c>
       <c r="D685" t="s">
-        <v>8</v>
+        <v>155</v>
       </c>
       <c r="E685">
         <v>50.0</v>
       </c>
       <c r="F685">
         <v>0</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="C686" t="s">
-        <v>726</v>
+        <v>752</v>
       </c>
       <c r="D686" t="s">
-        <v>155</v>
+        <v>8</v>
       </c>
       <c r="E686">
         <v>50.0</v>
       </c>
       <c r="F686">
         <v>0</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="C687" t="s">
-        <v>727</v>
+        <v>753</v>
       </c>
       <c r="D687" t="s">
         <v>8</v>
       </c>
       <c r="E687">
         <v>50.0</v>
       </c>
       <c r="F687">
         <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="C688" t="s">
-        <v>728</v>
+        <v>754</v>
       </c>
       <c r="D688" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E688">
         <v>50.0</v>
       </c>
       <c r="F688">
         <v>0</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="C689" t="s">
-        <v>729</v>
+        <v>755</v>
       </c>
       <c r="D689" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E689">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="F689">
         <v>0</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="C690" t="s">
-        <v>746</v>
+        <v>83</v>
       </c>
       <c r="D690" t="s">
         <v>8</v>
       </c>
       <c r="E690">
-        <v>100.0</v>
+        <v>7.34</v>
       </c>
       <c r="F690">
         <v>0</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="C691" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="D691" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E691">
         <v>100.0</v>
       </c>
       <c r="F691">
         <v>0</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="C692" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
       <c r="D692" t="s">
         <v>8</v>
       </c>
       <c r="E692">
         <v>100.0</v>
       </c>
       <c r="F692">
         <v>0</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="C693" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="D693" t="s">
-        <v>8</v>
+        <v>487</v>
       </c>
       <c r="E693">
-        <v>100.0</v>
+        <v>42.0</v>
       </c>
       <c r="F693">
         <v>0</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="C694" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
       <c r="D694" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E694">
         <v>100.0</v>
       </c>
       <c r="F694">
         <v>0</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="C695" t="s">
-        <v>751</v>
+        <v>760</v>
       </c>
       <c r="D695" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E695">
         <v>100.0</v>
       </c>
       <c r="F695">
         <v>0</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="C696" t="s">
-        <v>752</v>
+        <v>761</v>
       </c>
       <c r="D696" t="s">
         <v>8</v>
       </c>
       <c r="E696">
         <v>100.0</v>
       </c>
       <c r="F696">
         <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="C697" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
       <c r="D697" t="s">
         <v>8</v>
       </c>
       <c r="E697">
         <v>100.0</v>
       </c>
       <c r="F697">
         <v>0</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="C698" t="s">
-        <v>84</v>
+        <v>763</v>
       </c>
       <c r="D698" t="s">
         <v>8</v>
       </c>
       <c r="E698">
-        <v>5.88</v>
+        <v>88.87</v>
       </c>
       <c r="F698">
         <v>0</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="C699" t="s">
-        <v>754</v>
+        <v>764</v>
       </c>
       <c r="D699" t="s">
         <v>16</v>
       </c>
       <c r="E699">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="F699">
         <v>0</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="C700" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="D700" t="s">
-        <v>474</v>
+        <v>16</v>
       </c>
       <c r="E700">
-        <v>16.84</v>
+        <v>91.2</v>
       </c>
       <c r="F700">
         <v>0</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="C701" t="s">
-        <v>740</v>
+        <v>694</v>
       </c>
       <c r="D701" t="s">
         <v>16</v>
       </c>
       <c r="E701">
-        <v>35.76</v>
+        <v>16.15</v>
       </c>
       <c r="F701">
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="C702" t="s">
-        <v>756</v>
+        <v>302</v>
       </c>
       <c r="D702" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E702">
-        <v>100.0</v>
+        <v>26.06</v>
       </c>
       <c r="F702">
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="C703" t="s">
-        <v>573</v>
+        <v>766</v>
       </c>
       <c r="D703" t="s">
         <v>37</v>
       </c>
       <c r="E703">
-        <v>1.82</v>
+        <v>9.0</v>
       </c>
       <c r="F703">
         <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="C704" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
       <c r="D704" t="s">
         <v>37</v>
       </c>
       <c r="E704">
-        <v>9.41</v>
+        <v>15.7</v>
       </c>
       <c r="F704">
         <v>0</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="C705" t="s">
-        <v>758</v>
+        <v>275</v>
       </c>
       <c r="D705" t="s">
         <v>37</v>
       </c>
       <c r="E705">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="F705">
         <v>0</v>
       </c>
     </row>
     <row r="706" spans="1:6">
-      <c r="A706">
-[...4 lines deleted...]
-      </c>
       <c r="C706" t="s">
-        <v>760</v>
+        <v>300</v>
       </c>
       <c r="D706" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E706">
-        <v>100.0</v>
+        <v>8.1</v>
       </c>
       <c r="F706">
         <v>0</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="C707" t="s">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="D707" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="E707">
-        <v>100.0</v>
+        <v>54.26</v>
       </c>
       <c r="F707">
         <v>0</v>
       </c>
     </row>
     <row r="708" spans="1:6">
+      <c r="A708">
+        <v>80770830000031</v>
+      </c>
+      <c r="B708" t="s">
+        <v>769</v>
+      </c>
       <c r="C708" t="s">
-        <v>762</v>
+        <v>100</v>
       </c>
       <c r="D708" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E708">
-        <v>100.0</v>
+        <v>0.17</v>
       </c>
       <c r="F708">
         <v>0</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="C709" t="s">
-        <v>763</v>
+        <v>67</v>
       </c>
       <c r="D709" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E709">
-        <v>100.0</v>
+        <v>0.01</v>
       </c>
       <c r="F709">
         <v>0</v>
       </c>
     </row>
     <row r="710" spans="1:6">
+      <c r="A710">
+        <v>35600000000048</v>
+      </c>
+      <c r="B710" t="s">
+        <v>770</v>
+      </c>
       <c r="C710" t="s">
-        <v>764</v>
+        <v>750</v>
       </c>
       <c r="D710" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E710">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="F710">
         <v>0</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="C711" t="s">
-        <v>765</v>
+        <v>751</v>
       </c>
       <c r="D711" t="s">
-        <v>8</v>
+        <v>155</v>
       </c>
       <c r="E711">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="F711">
         <v>0</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="C712" t="s">
-        <v>766</v>
+        <v>752</v>
       </c>
       <c r="D712" t="s">
         <v>8</v>
       </c>
       <c r="E712">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="F712">
         <v>0</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="C713" t="s">
-        <v>767</v>
+        <v>753</v>
       </c>
       <c r="D713" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E713">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="F713">
         <v>0</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="C714" t="s">
-        <v>768</v>
+        <v>754</v>
       </c>
       <c r="D714" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E714">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="F714">
         <v>0</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="C715" t="s">
-        <v>667</v>
+        <v>771</v>
       </c>
       <c r="D715" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E715">
-        <v>6.5</v>
+        <v>100.0</v>
       </c>
       <c r="F715">
         <v>0</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="C716" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="D716" t="s">
-        <v>474</v>
+        <v>16</v>
       </c>
       <c r="E716">
-        <v>17.37</v>
+        <v>100.0</v>
       </c>
       <c r="F716">
         <v>0</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="C717" t="s">
-        <v>673</v>
+        <v>773</v>
       </c>
       <c r="D717" t="s">
-        <v>474</v>
+        <v>8</v>
       </c>
       <c r="E717">
-        <v>26.0</v>
+        <v>100.0</v>
       </c>
       <c r="F717">
         <v>0</v>
       </c>
     </row>
     <row r="718" spans="1:6">
-      <c r="A718">
-[...4 lines deleted...]
-      </c>
       <c r="C718" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="D718" t="s">
         <v>8</v>
       </c>
       <c r="E718">
-        <v>35.52</v>
+        <v>100.0</v>
       </c>
       <c r="F718">
         <v>0</v>
       </c>
     </row>
     <row r="719" spans="1:6">
-      <c r="A719">
-[...4 lines deleted...]
-      </c>
       <c r="C719" t="s">
-        <v>67</v>
+        <v>775</v>
       </c>
       <c r="D719" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E719">
-        <v>0.09</v>
+        <v>100.0</v>
       </c>
       <c r="F719">
         <v>0</v>
       </c>
     </row>
     <row r="720" spans="1:6">
-      <c r="A720">
-[...4 lines deleted...]
-      </c>
       <c r="C720" t="s">
-        <v>484</v>
+        <v>776</v>
       </c>
       <c r="D720" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E720">
-        <v>78.0</v>
+        <v>100.0</v>
       </c>
       <c r="F720">
         <v>0</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="C721" t="s">
-        <v>288</v>
+        <v>777</v>
       </c>
       <c r="D721" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E721">
-        <v>7.08</v>
+        <v>100.0</v>
       </c>
       <c r="F721">
         <v>0</v>
       </c>
     </row>
     <row r="722" spans="1:6">
-      <c r="A722">
-[...4 lines deleted...]
-      </c>
       <c r="C722" t="s">
-        <v>720</v>
+        <v>778</v>
       </c>
       <c r="D722" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E722">
-        <v>0.21</v>
+        <v>100.0</v>
       </c>
       <c r="F722">
         <v>0</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="C723" t="s">
-        <v>774</v>
+        <v>83</v>
       </c>
       <c r="D723" t="s">
+        <v>8</v>
+      </c>
+      <c r="E723">
+        <v>5.88</v>
+      </c>
+      <c r="F723">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="724" spans="1:6">
+      <c r="C724" t="s">
+        <v>779</v>
+      </c>
+      <c r="D724" t="s">
+        <v>16</v>
+      </c>
+      <c r="E724">
+        <v>100.0</v>
+      </c>
+      <c r="F724">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="725" spans="1:6">
+      <c r="C725" t="s">
+        <v>780</v>
+      </c>
+      <c r="D725" t="s">
+        <v>8</v>
+      </c>
+      <c r="E725">
+        <v>100.0</v>
+      </c>
+      <c r="F725">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="726" spans="1:6">
+      <c r="C726" t="s">
+        <v>595</v>
+      </c>
+      <c r="D726" t="s">
         <v>37</v>
       </c>
-      <c r="E723">
-[...58 lines deleted...]
-      </c>
       <c r="E726">
-        <v>100.0</v>
+        <v>1.82</v>
       </c>
       <c r="F726">
         <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:6">
-      <c r="A727">
-[...4 lines deleted...]
-      </c>
       <c r="C727" t="s">
-        <v>149</v>
+        <v>781</v>
       </c>
       <c r="D727" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E727">
-        <v>2.6</v>
+        <v>9.41</v>
       </c>
       <c r="F727">
         <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:6">
-      <c r="A728">
-[...4 lines deleted...]
-      </c>
       <c r="C728" t="s">
-        <v>67</v>
+        <v>782</v>
       </c>
       <c r="D728" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E728">
-        <v>0.38</v>
+        <v>4.79</v>
       </c>
       <c r="F728">
         <v>0</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="C729" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="D729" t="s">
-        <v>16</v>
+        <v>487</v>
       </c>
       <c r="E729">
-        <v>100.0</v>
+        <v>16.84</v>
       </c>
       <c r="F729">
         <v>0</v>
       </c>
     </row>
     <row r="730" spans="1:6">
-      <c r="A730">
-[...4 lines deleted...]
-      </c>
       <c r="C730" t="s">
-        <v>783</v>
+        <v>768</v>
       </c>
       <c r="D730" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="E730">
-        <v>100.0</v>
+        <v>35.76</v>
       </c>
       <c r="F730">
         <v>0</v>
       </c>
     </row>
     <row r="731" spans="1:6">
+      <c r="A731">
+        <v>35600000000048</v>
+      </c>
+      <c r="B731" t="s">
+        <v>784</v>
+      </c>
       <c r="C731" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D731" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E731">
         <v>100.0</v>
       </c>
       <c r="F731">
         <v>0</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="C732" t="s">
-        <v>67</v>
+        <v>786</v>
       </c>
       <c r="D732" t="s">
-        <v>21</v>
+        <v>155</v>
       </c>
       <c r="E732">
-        <v>0.48</v>
+        <v>100.0</v>
       </c>
       <c r="F732">
         <v>0</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="C733" t="s">
-        <v>143</v>
+        <v>787</v>
       </c>
       <c r="D733" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E733">
-        <v>1.07</v>
+        <v>100.0</v>
       </c>
       <c r="F733">
         <v>0</v>
       </c>
     </row>
     <row r="734" spans="1:6">
-      <c r="A734">
-[...4 lines deleted...]
-      </c>
       <c r="C734" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="D734" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E734">
         <v>100.0</v>
       </c>
       <c r="F734">
         <v>0</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="C735" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="D735" t="s">
-        <v>788</v>
+        <v>16</v>
       </c>
       <c r="E735">
-        <v>0.15</v>
+        <v>100.0</v>
       </c>
       <c r="F735">
         <v>0</v>
       </c>
     </row>
     <row r="736" spans="1:6">
-      <c r="A736">
-[...4 lines deleted...]
-      </c>
       <c r="C736" t="s">
-        <v>339</v>
+        <v>790</v>
       </c>
       <c r="D736" t="s">
         <v>8</v>
       </c>
       <c r="E736">
-        <v>42.0</v>
+        <v>100.0</v>
       </c>
       <c r="F736">
         <v>0</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="C737" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D737" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E737">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="F737">
         <v>0</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="C738" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D738" t="s">
         <v>16</v>
       </c>
       <c r="E738">
-        <v>19.0</v>
+        <v>100.0</v>
       </c>
       <c r="F738">
         <v>0</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="C739" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D739" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E739">
         <v>100.0</v>
       </c>
       <c r="F739">
         <v>0</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="C740" t="s">
-        <v>793</v>
+        <v>694</v>
       </c>
       <c r="D740" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E740">
-        <v>100.0</v>
+        <v>6.5</v>
       </c>
       <c r="F740">
         <v>0</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="C741" t="s">
-        <v>62</v>
+        <v>783</v>
       </c>
       <c r="D741" t="s">
-        <v>16</v>
+        <v>487</v>
       </c>
       <c r="E741">
-        <v>7.42</v>
+        <v>17.37</v>
       </c>
       <c r="F741">
         <v>0</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="C742" t="s">
+        <v>709</v>
+      </c>
+      <c r="D742" t="s">
+        <v>487</v>
+      </c>
+      <c r="E742">
+        <v>26.0</v>
+      </c>
+      <c r="F742">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="743" spans="1:6">
+      <c r="A743">
+        <v>70300235200044</v>
+      </c>
+      <c r="B743" t="s">
         <v>794</v>
       </c>
-      <c r="D742" t="s">
-[...9 lines deleted...]
-    <row r="743" spans="1:6">
       <c r="C743" t="s">
         <v>795</v>
       </c>
       <c r="D743" t="s">
         <v>8</v>
       </c>
       <c r="E743">
-        <v>100.0</v>
+        <v>35.52</v>
       </c>
       <c r="F743">
         <v>0</v>
       </c>
     </row>
     <row r="744" spans="1:6">
+      <c r="A744">
+        <v>50486839900131</v>
+      </c>
+      <c r="B744" t="s">
+        <v>796</v>
+      </c>
       <c r="C744" t="s">
-        <v>796</v>
+        <v>67</v>
       </c>
       <c r="D744" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E744">
-        <v>9.0</v>
+        <v>0.09</v>
       </c>
       <c r="F744">
         <v>0</v>
       </c>
     </row>
     <row r="745" spans="1:6">
+      <c r="A745">
+        <v>78471422200022</v>
+      </c>
+      <c r="B745" t="s">
+        <v>797</v>
+      </c>
       <c r="C745" t="s">
-        <v>797</v>
+        <v>497</v>
       </c>
       <c r="D745" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E745">
-        <v>100.0</v>
+        <v>78.0</v>
       </c>
       <c r="F745">
         <v>0</v>
       </c>
     </row>
     <row r="746" spans="1:6">
-      <c r="A746">
-[...4 lines deleted...]
-      </c>
       <c r="C746" t="s">
-        <v>588</v>
+        <v>292</v>
       </c>
       <c r="D746" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E746">
-        <v>14.21</v>
+        <v>7.08</v>
       </c>
       <c r="F746">
         <v>0</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747">
-        <v>49767314500031</v>
+        <v>49218569900047</v>
       </c>
       <c r="B747" t="s">
+        <v>798</v>
+      </c>
+      <c r="C747" t="s">
+        <v>745</v>
+      </c>
+      <c r="D747" t="s">
+        <v>16</v>
+      </c>
+      <c r="E747">
+        <v>0.21</v>
+      </c>
+      <c r="F747">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="748" spans="1:6">
+      <c r="C748" t="s">
         <v>799</v>
       </c>
-      <c r="C747" t="s">
+      <c r="D748" t="s">
+        <v>37</v>
+      </c>
+      <c r="E748">
+        <v>4.13</v>
+      </c>
+      <c r="F748">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="749" spans="1:6">
+      <c r="A749">
+        <v>40301163800026</v>
+      </c>
+      <c r="B749" t="s">
         <v>800</v>
       </c>
-      <c r="D747" t="s">
-[...29 lines deleted...]
-    <row r="749" spans="1:6">
       <c r="C749" t="s">
-        <v>803</v>
+        <v>499</v>
       </c>
       <c r="D749" t="s">
         <v>16</v>
       </c>
       <c r="E749">
-        <v>100.0</v>
+        <v>1.54</v>
       </c>
       <c r="F749">
         <v>0</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750">
-        <v>34119222700013</v>
+        <v>81161963400025</v>
       </c>
       <c r="B750" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="C750" t="s">
-        <v>805</v>
+        <v>319</v>
       </c>
       <c r="D750" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E750">
-        <v>74.0</v>
+        <v>15.8</v>
       </c>
       <c r="F750">
         <v>0</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751">
-        <v>55200326100161</v>
+        <v>38501825400065</v>
       </c>
       <c r="B751" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="C751" t="s">
-        <v>807</v>
+        <v>499</v>
       </c>
       <c r="D751" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E751">
-        <v>100.0</v>
+        <v>9.29</v>
       </c>
       <c r="F751">
         <v>0</v>
       </c>
     </row>
     <row r="752" spans="1:6">
+      <c r="A752">
+        <v>42130431200018</v>
+      </c>
+      <c r="B752" t="s">
+        <v>803</v>
+      </c>
       <c r="C752" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="D752" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E752">
         <v>100.0</v>
       </c>
       <c r="F752">
         <v>0</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753">
-        <v>39847347000043</v>
+        <v>38518580600051</v>
       </c>
       <c r="B753" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="C753" t="s">
-        <v>90</v>
+        <v>149</v>
       </c>
       <c r="D753" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E753">
-        <v>0.23</v>
+        <v>2.6</v>
       </c>
       <c r="F753">
         <v>0</v>
       </c>
     </row>
     <row r="754" spans="1:6">
+      <c r="A754">
+        <v>48357938900022</v>
+      </c>
+      <c r="B754" t="s">
+        <v>806</v>
+      </c>
       <c r="C754" t="s">
-        <v>810</v>
+        <v>67</v>
       </c>
       <c r="D754" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
       <c r="E754">
-        <v>2.13</v>
+        <v>0.38</v>
       </c>
       <c r="F754">
         <v>0</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="C755" t="s">
-        <v>542</v>
+        <v>807</v>
       </c>
       <c r="D755" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E755">
-        <v>6.73</v>
+        <v>100.0</v>
       </c>
       <c r="F755">
         <v>0</v>
       </c>
     </row>
     <row r="756" spans="1:6">
+      <c r="A756">
+        <v>32709642600157</v>
+      </c>
+      <c r="B756" t="s">
+        <v>808</v>
+      </c>
       <c r="C756" t="s">
-        <v>295</v>
+        <v>809</v>
       </c>
       <c r="D756" t="s">
         <v>37</v>
       </c>
       <c r="E756">
-        <v>0.63</v>
+        <v>100.0</v>
       </c>
       <c r="F756">
         <v>0</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757">
-        <v>39847347000043</v>
+        <v>11007001800012</v>
       </c>
       <c r="B757" t="s">
+        <v>810</v>
+      </c>
+      <c r="C757" t="s">
         <v>811</v>
       </c>
-      <c r="C757" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D757" t="s">
-        <v>8</v>
+        <v>155</v>
       </c>
       <c r="E757">
-        <v>5.2</v>
+        <v>100.0</v>
       </c>
       <c r="F757">
         <v>0</v>
       </c>
     </row>
     <row r="758" spans="1:6">
-      <c r="A758">
-[...2 lines deleted...]
-      <c r="B758" t="s">
+      <c r="C758" t="s">
         <v>812</v>
       </c>
-      <c r="C758" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D758" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E758">
-        <v>18.32</v>
+        <v>100.0</v>
       </c>
       <c r="F758">
         <v>0</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="C759" t="s">
-        <v>718</v>
+        <v>67</v>
       </c>
       <c r="D759" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E759">
-        <v>5.99</v>
+        <v>0.48</v>
       </c>
       <c r="F759">
         <v>0</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="C760" t="s">
-        <v>719</v>
+        <v>141</v>
       </c>
       <c r="D760" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E760">
-        <v>2.6</v>
+        <v>1.07</v>
       </c>
       <c r="F760">
         <v>0</v>
       </c>
     </row>
     <row r="761" spans="1:6">
+      <c r="A761">
+        <v>11000601200014</v>
+      </c>
+      <c r="B761" t="s">
+        <v>813</v>
+      </c>
       <c r="C761" t="s">
-        <v>720</v>
+        <v>814</v>
       </c>
       <c r="D761" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E761">
-        <v>11.16</v>
+        <v>100.0</v>
       </c>
       <c r="F761">
         <v>0</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="C762" t="s">
-        <v>721</v>
+        <v>815</v>
       </c>
       <c r="D762" t="s">
-        <v>16</v>
+        <v>816</v>
       </c>
       <c r="E762">
-        <v>43.62</v>
+        <v>0.15</v>
       </c>
       <c r="F762">
         <v>0</v>
       </c>
     </row>
     <row r="763" spans="1:6">
+      <c r="A763">
+        <v>11006801200050</v>
+      </c>
+      <c r="B763" t="s">
+        <v>817</v>
+      </c>
       <c r="C763" t="s">
-        <v>722</v>
+        <v>343</v>
       </c>
       <c r="D763" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E763">
-        <v>7.56</v>
+        <v>42.0</v>
       </c>
       <c r="F763">
         <v>0</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="C764" t="s">
-        <v>723</v>
+        <v>818</v>
       </c>
       <c r="D764" t="s">
         <v>16</v>
       </c>
       <c r="E764">
-        <v>3.08</v>
+        <v>80.0</v>
       </c>
       <c r="F764">
         <v>0</v>
       </c>
     </row>
     <row r="765" spans="1:6">
-      <c r="A765">
-[...4 lines deleted...]
-      </c>
       <c r="C765" t="s">
-        <v>339</v>
+        <v>819</v>
       </c>
       <c r="D765" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E765">
-        <v>27.0</v>
+        <v>19.0</v>
       </c>
       <c r="F765">
         <v>0</v>
       </c>
     </row>
     <row r="766" spans="1:6">
-      <c r="A766">
-[...4 lines deleted...]
-      </c>
       <c r="C766" t="s">
-        <v>164</v>
+        <v>820</v>
       </c>
       <c r="D766" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E766">
-        <v>2.0</v>
+        <v>100.0</v>
       </c>
       <c r="F766">
         <v>0</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="C767" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="D767" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E767">
         <v>100.0</v>
       </c>
       <c r="F767">
         <v>0</v>
       </c>
     </row>
     <row r="768" spans="1:6">
-      <c r="A768">
-[...4 lines deleted...]
-      </c>
       <c r="C768" t="s">
-        <v>191</v>
+        <v>62</v>
       </c>
       <c r="D768" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E768">
-        <v>2.0</v>
+        <v>7.42</v>
       </c>
       <c r="F768">
         <v>0</v>
       </c>
     </row>
     <row r="769" spans="1:6">
-      <c r="A769" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="C769" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="D769" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E769">
-        <v>96.0</v>
+        <v>100.0</v>
       </c>
       <c r="F769">
         <v>0</v>
       </c>
     </row>
     <row r="770" spans="1:6">
-      <c r="A770">
-[...4 lines deleted...]
-      </c>
       <c r="C770" t="s">
-        <v>90</v>
+        <v>823</v>
       </c>
       <c r="D770" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E770">
-        <v>1.33</v>
+        <v>100.0</v>
       </c>
       <c r="F770">
         <v>0</v>
       </c>
     </row>
     <row r="771" spans="1:6">
-      <c r="A771">
-[...4 lines deleted...]
-      </c>
       <c r="C771" t="s">
-        <v>66</v>
+        <v>824</v>
       </c>
       <c r="D771" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E771">
-        <v>2.67</v>
+        <v>100.0</v>
       </c>
       <c r="F771">
         <v>0</v>
       </c>
     </row>
     <row r="772" spans="1:6">
-      <c r="A772">
-[...4 lines deleted...]
-      </c>
       <c r="C772" t="s">
-        <v>599</v>
+        <v>825</v>
       </c>
       <c r="D772" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E772">
-        <v>12.31</v>
+        <v>9.0</v>
       </c>
       <c r="F772">
         <v>0</v>
       </c>
     </row>
     <row r="773" spans="1:6">
+      <c r="A773">
+        <v>40524723000239</v>
+      </c>
+      <c r="B773" t="s">
+        <v>826</v>
+      </c>
       <c r="C773" t="s">
-        <v>822</v>
+        <v>611</v>
       </c>
       <c r="D773" t="s">
         <v>8</v>
       </c>
       <c r="E773">
-        <v>25.2</v>
+        <v>14.21</v>
       </c>
       <c r="F773">
         <v>0</v>
       </c>
     </row>
     <row r="774" spans="1:6">
+      <c r="A774">
+        <v>49767314500031</v>
+      </c>
+      <c r="B774" t="s">
+        <v>827</v>
+      </c>
       <c r="C774" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="D774" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E774">
-        <v>40.26</v>
+        <v>6.0</v>
       </c>
       <c r="F774">
         <v>0</v>
       </c>
     </row>
     <row r="775" spans="1:6">
+      <c r="A775">
+        <v>47946304400111</v>
+      </c>
+      <c r="B775" t="s">
+        <v>829</v>
+      </c>
       <c r="C775" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="D775" t="s">
         <v>16</v>
       </c>
       <c r="E775">
-        <v>11.33</v>
+        <v>45.0</v>
       </c>
       <c r="F775">
         <v>0</v>
       </c>
     </row>
     <row r="776" spans="1:6">
-      <c r="A776">
-[...4 lines deleted...]
-      </c>
       <c r="C776" t="s">
-        <v>599</v>
+        <v>831</v>
       </c>
       <c r="D776" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E776">
-        <v>12.31</v>
+        <v>100.0</v>
       </c>
       <c r="F776">
         <v>0</v>
       </c>
     </row>
     <row r="777" spans="1:6">
+      <c r="A777">
+        <v>34119222700013</v>
+      </c>
+      <c r="B777" t="s">
+        <v>832</v>
+      </c>
       <c r="C777" t="s">
-        <v>822</v>
+        <v>833</v>
       </c>
       <c r="D777" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E777">
-        <v>16.8</v>
+        <v>74.0</v>
       </c>
       <c r="F777">
         <v>0</v>
       </c>
     </row>
     <row r="778" spans="1:6">
+      <c r="A778">
+        <v>55200326100161</v>
+      </c>
+      <c r="B778" t="s">
+        <v>834</v>
+      </c>
       <c r="C778" t="s">
-        <v>823</v>
+        <v>835</v>
       </c>
       <c r="D778" t="s">
         <v>8</v>
       </c>
       <c r="E778">
-        <v>40.26</v>
+        <v>100.0</v>
       </c>
       <c r="F778">
         <v>0</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="C779" t="s">
-        <v>824</v>
+        <v>836</v>
       </c>
       <c r="D779" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E779">
-        <v>11.33</v>
+        <v>100.0</v>
       </c>
       <c r="F779">
         <v>0</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780">
-        <v>40296529700011</v>
+        <v>39847347000043</v>
       </c>
       <c r="B780" t="s">
-        <v>826</v>
+        <v>837</v>
       </c>
       <c r="C780" t="s">
-        <v>827</v>
+        <v>100</v>
       </c>
       <c r="D780" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E780">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="F780">
         <v>0</v>
       </c>
     </row>
     <row r="781" spans="1:6">
-      <c r="A781" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="C781" t="s">
-        <v>66</v>
+        <v>561</v>
       </c>
       <c r="D781" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E781">
-        <v>18.75</v>
+        <v>6.73</v>
       </c>
       <c r="F781">
         <v>0</v>
       </c>
     </row>
     <row r="782" spans="1:6">
-      <c r="A782">
-[...4 lines deleted...]
-      </c>
       <c r="C782" t="s">
-        <v>717</v>
+        <v>300</v>
       </c>
       <c r="D782" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E782">
-        <v>4.34</v>
+        <v>0.63</v>
       </c>
       <c r="F782">
         <v>0</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="C783" t="s">
-        <v>718</v>
+        <v>838</v>
       </c>
       <c r="D783" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="E783">
-        <v>2.91</v>
+        <v>2.13</v>
       </c>
       <c r="F783">
         <v>0</v>
       </c>
     </row>
     <row r="784" spans="1:6">
+      <c r="A784">
+        <v>39847347000043</v>
+      </c>
+      <c r="B784" t="s">
+        <v>839</v>
+      </c>
       <c r="C784" t="s">
-        <v>720</v>
+        <v>149</v>
       </c>
       <c r="D784" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E784">
-        <v>3.33</v>
+        <v>5.2</v>
       </c>
       <c r="F784">
         <v>0</v>
       </c>
     </row>
     <row r="785" spans="1:6">
+      <c r="A785">
+        <v>90803001800018</v>
+      </c>
+      <c r="B785" t="s">
+        <v>840</v>
+      </c>
       <c r="C785" t="s">
-        <v>721</v>
+        <v>381</v>
       </c>
       <c r="D785" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E785">
-        <v>11.96</v>
+        <v>3.9</v>
       </c>
       <c r="F785">
         <v>0</v>
       </c>
     </row>
     <row r="786" spans="1:6">
+      <c r="A786">
+        <v>49082316800011</v>
+      </c>
+      <c r="B786" t="s">
+        <v>841</v>
+      </c>
       <c r="C786" t="s">
-        <v>722</v>
+        <v>742</v>
       </c>
       <c r="D786" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E786">
-        <v>1.71</v>
+        <v>18.32</v>
       </c>
       <c r="F786">
         <v>0</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="C787" t="s">
-        <v>723</v>
+        <v>743</v>
       </c>
       <c r="D787" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E787">
-        <v>2.68</v>
+        <v>5.99</v>
       </c>
       <c r="F787">
         <v>0</v>
       </c>
     </row>
     <row r="788" spans="1:6">
-      <c r="A788">
-[...4 lines deleted...]
-      </c>
       <c r="C788" t="s">
-        <v>831</v>
+        <v>744</v>
       </c>
       <c r="D788" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E788">
-        <v>100.0</v>
+        <v>2.6</v>
       </c>
       <c r="F788">
         <v>0</v>
       </c>
     </row>
     <row r="789" spans="1:6">
-      <c r="A789">
-[...4 lines deleted...]
-      </c>
       <c r="C789" t="s">
-        <v>833</v>
+        <v>745</v>
       </c>
       <c r="D789" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E789">
-        <v>100.0</v>
+        <v>11.16</v>
       </c>
       <c r="F789">
         <v>0</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="C790" t="s">
-        <v>834</v>
+        <v>746</v>
       </c>
       <c r="D790" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E790">
-        <v>100.0</v>
+        <v>43.62</v>
       </c>
       <c r="F790">
         <v>0</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="C791" t="s">
-        <v>835</v>
+        <v>747</v>
       </c>
       <c r="D791" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E791">
-        <v>100.0</v>
+        <v>7.56</v>
       </c>
       <c r="F791">
         <v>0</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="C792" t="s">
-        <v>836</v>
+        <v>748</v>
       </c>
       <c r="D792" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E792">
-        <v>100.0</v>
+        <v>3.08</v>
       </c>
       <c r="F792">
         <v>0</v>
       </c>
     </row>
     <row r="793" spans="1:6">
+      <c r="A793">
+        <v>47940486500038</v>
+      </c>
+      <c r="B793" t="s">
+        <v>842</v>
+      </c>
       <c r="C793" t="s">
-        <v>837</v>
+        <v>343</v>
       </c>
       <c r="D793" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E793">
-        <v>100.0</v>
+        <v>27.0</v>
       </c>
       <c r="F793">
         <v>0</v>
       </c>
     </row>
     <row r="794" spans="1:6">
+      <c r="A794">
+        <v>33903070200379</v>
+      </c>
+      <c r="B794" t="s">
+        <v>843</v>
+      </c>
       <c r="C794" t="s">
-        <v>838</v>
+        <v>164</v>
       </c>
       <c r="D794" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E794">
-        <v>100.0</v>
+        <v>2.0</v>
       </c>
       <c r="F794">
         <v>0</v>
       </c>
     </row>
     <row r="795" spans="1:6">
       <c r="C795" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="D795" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E795">
         <v>100.0</v>
       </c>
       <c r="F795">
         <v>0</v>
       </c>
     </row>
     <row r="796" spans="1:6">
+      <c r="A796">
+        <v>13002591900015</v>
+      </c>
+      <c r="B796" t="s">
+        <v>845</v>
+      </c>
       <c r="C796" t="s">
-        <v>840</v>
+        <v>191</v>
       </c>
       <c r="D796" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E796">
-        <v>100.0</v>
+        <v>2.0</v>
       </c>
       <c r="F796">
         <v>0</v>
       </c>
     </row>
     <row r="797" spans="1:6">
+      <c r="A797" t="s">
+        <v>316</v>
+      </c>
+      <c r="B797" t="s">
+        <v>846</v>
+      </c>
       <c r="C797" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="D797" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
       <c r="E797">
-        <v>100.0</v>
+        <v>96.0</v>
       </c>
       <c r="F797">
         <v>0</v>
       </c>
     </row>
     <row r="798" spans="1:6">
+      <c r="A798">
+        <v>42476141900045</v>
+      </c>
+      <c r="B798" t="s">
+        <v>848</v>
+      </c>
       <c r="C798" t="s">
-        <v>842</v>
+        <v>100</v>
       </c>
       <c r="D798" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E798">
-        <v>100.0</v>
+        <v>1.33</v>
       </c>
       <c r="F798">
         <v>0</v>
       </c>
     </row>
     <row r="799" spans="1:6">
+      <c r="A799">
+        <v>48237652200033</v>
+      </c>
+      <c r="B799" t="s">
+        <v>849</v>
+      </c>
       <c r="C799" t="s">
-        <v>843</v>
+        <v>66</v>
       </c>
       <c r="D799" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E799">
-        <v>100.0</v>
+        <v>2.67</v>
       </c>
       <c r="F799">
         <v>0</v>
       </c>
     </row>
     <row r="800" spans="1:6">
+      <c r="A800">
+        <v>49292515100010</v>
+      </c>
+      <c r="B800" t="s">
+        <v>850</v>
+      </c>
       <c r="C800" t="s">
-        <v>844</v>
+        <v>622</v>
       </c>
       <c r="D800" t="s">
         <v>8</v>
       </c>
       <c r="E800">
-        <v>100.0</v>
+        <v>12.31</v>
       </c>
       <c r="F800">
         <v>0</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="C801" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="D801" t="s">
         <v>8</v>
       </c>
       <c r="E801">
-        <v>100.0</v>
+        <v>25.2</v>
       </c>
       <c r="F801">
         <v>0</v>
       </c>
     </row>
     <row r="802" spans="1:6">
-      <c r="A802">
-[...4 lines deleted...]
-      </c>
       <c r="C802" t="s">
-        <v>66</v>
+        <v>852</v>
       </c>
       <c r="D802" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E802">
-        <v>47.97</v>
+        <v>40.26</v>
       </c>
       <c r="F802">
         <v>0</v>
       </c>
     </row>
     <row r="803" spans="1:6">
-      <c r="A803">
-[...4 lines deleted...]
-      </c>
       <c r="C803" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="D803" t="s">
         <v>16</v>
       </c>
       <c r="E803">
-        <v>79.9</v>
+        <v>11.33</v>
       </c>
       <c r="F803">
         <v>0</v>
       </c>
     </row>
     <row r="804" spans="1:6">
       <c r="A804">
-        <v>32396209200173</v>
+        <v>30985849600024</v>
       </c>
       <c r="B804" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="C804" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="D804" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E804">
-        <v>9.0</v>
+        <v>12.31</v>
       </c>
       <c r="F804">
         <v>0</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="C805" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="D805" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E805">
-        <v>100.0</v>
+        <v>16.8</v>
       </c>
       <c r="F805">
         <v>0</v>
       </c>
     </row>
     <row r="806" spans="1:6">
-      <c r="A806">
-[...4 lines deleted...]
-      </c>
       <c r="C806" t="s">
-        <v>274</v>
+        <v>852</v>
       </c>
       <c r="D806" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E806">
-        <v>2.0</v>
+        <v>40.26</v>
       </c>
       <c r="F806">
         <v>0</v>
       </c>
     </row>
     <row r="807" spans="1:6">
       <c r="C807" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D807" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E807">
-        <v>100.0</v>
+        <v>11.33</v>
       </c>
       <c r="F807">
         <v>0</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808">
-        <v>47839859700086</v>
+        <v>40296529700011</v>
       </c>
       <c r="B808" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="C808" t="s">
-        <v>67</v>
+        <v>856</v>
       </c>
       <c r="D808" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E808">
-        <v>0.04</v>
+        <v>0.36</v>
       </c>
       <c r="F808">
         <v>0</v>
       </c>
     </row>
     <row r="809" spans="1:6">
-      <c r="A809">
-        <v>53746276400045</v>
+      <c r="A809" t="s">
+        <v>316</v>
       </c>
       <c r="B809" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="C809" t="s">
-        <v>140</v>
+        <v>66</v>
       </c>
       <c r="D809" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E809">
-        <v>7.14</v>
+        <v>18.75</v>
       </c>
       <c r="F809">
         <v>0</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810">
-        <v>30327547300013</v>
+        <v>95309009900029</v>
       </c>
       <c r="B810" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="C810" t="s">
-        <v>52</v>
+        <v>742</v>
       </c>
       <c r="D810" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E810">
-        <v>0.38</v>
+        <v>4.34</v>
       </c>
       <c r="F810">
         <v>0</v>
       </c>
     </row>
     <row r="811" spans="1:6">
-      <c r="A811">
-[...4 lines deleted...]
-      </c>
       <c r="C811" t="s">
-        <v>162</v>
+        <v>743</v>
       </c>
       <c r="D811" t="s">
         <v>8</v>
       </c>
       <c r="E811">
-        <v>1.8</v>
+        <v>2.91</v>
       </c>
       <c r="F811">
         <v>0</v>
       </c>
     </row>
     <row r="812" spans="1:6">
-      <c r="A812">
-[...4 lines deleted...]
-      </c>
       <c r="C812" t="s">
-        <v>858</v>
+        <v>745</v>
       </c>
       <c r="D812" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E812">
-        <v>100.0</v>
+        <v>3.33</v>
       </c>
       <c r="F812">
         <v>0</v>
       </c>
     </row>
     <row r="813" spans="1:6">
-      <c r="A813">
-[...4 lines deleted...]
-      </c>
       <c r="C813" t="s">
-        <v>52</v>
+        <v>746</v>
       </c>
       <c r="D813" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E813">
-        <v>0.58</v>
+        <v>11.96</v>
       </c>
       <c r="F813">
         <v>0</v>
       </c>
     </row>
     <row r="814" spans="1:6">
-      <c r="A814">
-[...4 lines deleted...]
-      </c>
       <c r="C814" t="s">
-        <v>606</v>
+        <v>747</v>
       </c>
       <c r="D814" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E814">
-        <v>6.0</v>
+        <v>1.71</v>
       </c>
       <c r="F814">
         <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="C815" t="s">
-        <v>861</v>
+        <v>748</v>
       </c>
       <c r="D815" t="s">
         <v>16</v>
       </c>
       <c r="E815">
-        <v>1.5</v>
+        <v>2.68</v>
       </c>
       <c r="F815">
         <v>0</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816">
-        <v>84487341400016</v>
+        <v>88811359400012</v>
       </c>
       <c r="B816" t="s">
+        <v>859</v>
+      </c>
+      <c r="C816" t="s">
+        <v>860</v>
+      </c>
+      <c r="D816" t="s">
+        <v>16</v>
+      </c>
+      <c r="E816">
+        <v>100.0</v>
+      </c>
+      <c r="F816">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="817" spans="1:6">
+      <c r="A817">
+        <v>66200617000291</v>
+      </c>
+      <c r="B817" t="s">
+        <v>861</v>
+      </c>
+      <c r="C817" t="s">
         <v>862</v>
       </c>
-      <c r="C816" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D817" t="s">
         <v>8</v>
       </c>
       <c r="E817">
-        <v>6.11</v>
+        <v>100.0</v>
       </c>
       <c r="F817">
         <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="C818" t="s">
-        <v>13</v>
+        <v>863</v>
       </c>
       <c r="D818" t="s">
-        <v>8</v>
+        <v>155</v>
       </c>
       <c r="E818">
-        <v>5.65</v>
+        <v>100.0</v>
       </c>
       <c r="F818">
         <v>0</v>
       </c>
     </row>
     <row r="819" spans="1:6">
-      <c r="A819">
-[...2 lines deleted...]
-      <c r="B819" t="s">
+      <c r="C819" t="s">
         <v>864</v>
       </c>
-      <c r="C819" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D819" t="s">
         <v>8</v>
       </c>
       <c r="E819">
-        <v>3.57</v>
+        <v>100.0</v>
       </c>
       <c r="F819">
         <v>0</v>
       </c>
     </row>
     <row r="820" spans="1:6">
-      <c r="A820">
-[...2 lines deleted...]
-      <c r="B820" t="s">
+      <c r="C820" t="s">
         <v>865</v>
       </c>
-      <c r="C820" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D820" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E820">
-        <v>16.0</v>
+        <v>100.0</v>
       </c>
       <c r="F820">
         <v>0</v>
       </c>
     </row>
     <row r="821" spans="1:6">
       <c r="C821" t="s">
-        <v>52</v>
+        <v>866</v>
       </c>
       <c r="D821" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E821">
-        <v>8.0</v>
+        <v>100.0</v>
       </c>
       <c r="F821">
         <v>0</v>
       </c>
     </row>
     <row r="822" spans="1:6">
       <c r="C822" t="s">
-        <v>38</v>
+        <v>867</v>
       </c>
       <c r="D822" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E822">
-        <v>5.6</v>
+        <v>100.0</v>
       </c>
       <c r="F822">
         <v>0</v>
       </c>
     </row>
     <row r="823" spans="1:6">
-      <c r="A823">
-[...4 lines deleted...]
-      </c>
       <c r="C823" t="s">
-        <v>704</v>
+        <v>868</v>
       </c>
       <c r="D823" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E823">
-        <v>0.59</v>
+        <v>100.0</v>
       </c>
       <c r="F823">
         <v>0</v>
       </c>
     </row>
     <row r="824" spans="1:6">
-      <c r="A824">
-[...4 lines deleted...]
-      </c>
       <c r="C824" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="D824" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E824">
-        <v>3.13</v>
+        <v>100.0</v>
       </c>
       <c r="F824">
         <v>0</v>
       </c>
     </row>
     <row r="825" spans="1:6">
-      <c r="B825" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C825" t="s">
         <v>870</v>
       </c>
       <c r="D825" t="s">
         <v>8</v>
       </c>
       <c r="E825">
         <v>100.0</v>
       </c>
       <c r="F825">
         <v>0</v>
       </c>
     </row>
     <row r="826" spans="1:6">
-      <c r="A826">
-[...2 lines deleted...]
-      <c r="B826" t="s">
+      <c r="C826" t="s">
         <v>871</v>
       </c>
-      <c r="C826" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D826" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E826">
-        <v>3.9</v>
+        <v>100.0</v>
       </c>
       <c r="F826">
         <v>0</v>
       </c>
     </row>
     <row r="827" spans="1:6">
-      <c r="A827">
-[...2 lines deleted...]
-      <c r="B827" t="s">
+      <c r="C827" t="s">
         <v>872</v>
       </c>
-      <c r="C827" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D827" t="s">
         <v>8</v>
       </c>
       <c r="E827">
-        <v>57.27</v>
+        <v>100.0</v>
       </c>
       <c r="F827">
         <v>0</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="C828" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="D828" t="s">
         <v>8</v>
       </c>
       <c r="E828">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="F828">
         <v>0</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="C829" t="s">
+        <v>874</v>
+      </c>
+      <c r="D829" t="s">
+        <v>8</v>
+      </c>
+      <c r="E829">
+        <v>100.0</v>
+      </c>
+      <c r="F829">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="830" spans="1:6">
+      <c r="A830">
+        <v>40860670500023</v>
+      </c>
+      <c r="B830" t="s">
         <v>875</v>
       </c>
-      <c r="D829" t="s">
-[...9 lines deleted...]
-    <row r="830" spans="1:6">
       <c r="C830" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="D830" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E830">
-        <v>1.09</v>
+        <v>47.97</v>
       </c>
       <c r="F830">
         <v>0</v>
       </c>
     </row>
     <row r="831" spans="1:6">
+      <c r="A831">
+        <v>87981069500012</v>
+      </c>
+      <c r="B831" t="s">
+        <v>876</v>
+      </c>
       <c r="C831" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D831" t="s">
         <v>16</v>
       </c>
       <c r="E831">
-        <v>78.45</v>
+        <v>79.9</v>
       </c>
       <c r="F831">
         <v>0</v>
       </c>
     </row>
     <row r="832" spans="1:6">
+      <c r="A832">
+        <v>32396209200173</v>
+      </c>
+      <c r="B832" t="s">
+        <v>878</v>
+      </c>
       <c r="C832" t="s">
-        <v>877</v>
+        <v>29</v>
       </c>
       <c r="D832" t="s">
-        <v>185</v>
+        <v>27</v>
       </c>
       <c r="E832">
-        <v>69.98</v>
+        <v>9.0</v>
       </c>
       <c r="F832">
         <v>0</v>
       </c>
     </row>
     <row r="833" spans="1:6">
-      <c r="A833">
-[...4 lines deleted...]
-      </c>
       <c r="C833" t="s">
-        <v>140</v>
+        <v>879</v>
       </c>
       <c r="D833" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E833">
-        <v>1.21</v>
+        <v>100.0</v>
       </c>
       <c r="F833">
         <v>0</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834">
-        <v>35099270700033</v>
+        <v>78484624800051</v>
       </c>
       <c r="B834" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="C834" t="s">
-        <v>149</v>
+        <v>881</v>
       </c>
       <c r="D834" t="s">
         <v>8</v>
       </c>
       <c r="E834">
-        <v>2.6</v>
+        <v>25.3</v>
       </c>
       <c r="F834">
         <v>0</v>
       </c>
     </row>
     <row r="835" spans="1:6">
-      <c r="A835" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="C835" t="s">
-        <v>882</v>
+        <v>7</v>
       </c>
       <c r="D835" t="s">
         <v>8</v>
       </c>
       <c r="E835">
-        <v>100.0</v>
+        <v>19.65</v>
       </c>
       <c r="F835">
         <v>0</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="A836">
-        <v>42856980000033</v>
+        <v>90131741200012</v>
       </c>
       <c r="B836" t="s">
+        <v>882</v>
+      </c>
+      <c r="C836" t="s">
         <v>883</v>
       </c>
-      <c r="C836" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D836" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E836">
-        <v>36.27</v>
+        <v>100.0</v>
       </c>
       <c r="F836">
         <v>0</v>
       </c>
     </row>
     <row r="837" spans="1:6">
-      <c r="A837">
-[...4 lines deleted...]
-      </c>
       <c r="C837" t="s">
-        <v>885</v>
+        <v>278</v>
       </c>
       <c r="D837" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E837">
         <v>2.0</v>
       </c>
       <c r="F837">
         <v>0</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838">
-        <v>49875336700065</v>
+        <v>47839859700086</v>
       </c>
       <c r="B838" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="C838" t="s">
-        <v>469</v>
+        <v>67</v>
       </c>
       <c r="D838" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="E838">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="F838">
         <v>0</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839">
-        <v>89974980800023</v>
+        <v>53746276400045</v>
       </c>
       <c r="B839" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="C839" t="s">
-        <v>888</v>
+        <v>92</v>
       </c>
       <c r="D839" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E839">
-        <v>100.0</v>
+        <v>7.14</v>
       </c>
       <c r="F839">
         <v>0</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840">
-        <v>51265918600047</v>
+        <v>30327547300013</v>
       </c>
       <c r="B840" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="C840" t="s">
-        <v>149</v>
+        <v>53</v>
       </c>
       <c r="D840" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E840">
-        <v>3.4</v>
+        <v>0.38</v>
       </c>
       <c r="F840">
         <v>0</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841">
-        <v>39043189800027</v>
+        <v>89451353000010</v>
       </c>
       <c r="B841" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="C841" t="s">
-        <v>891</v>
+        <v>162</v>
       </c>
       <c r="D841" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E841">
-        <v>19.0</v>
+        <v>1.8</v>
       </c>
       <c r="F841">
         <v>0</v>
       </c>
     </row>
     <row r="842" spans="1:6">
-      <c r="A842">
-[...4 lines deleted...]
-      </c>
       <c r="C842" t="s">
-        <v>301</v>
+        <v>384</v>
       </c>
       <c r="D842" t="s">
         <v>8</v>
       </c>
       <c r="E842">
-        <v>9.17</v>
+        <v>9.65</v>
       </c>
       <c r="F842">
         <v>0</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843">
-        <v>42878258500056</v>
+        <v>48794748300011</v>
       </c>
       <c r="B843" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="C843" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="D843" t="s">
         <v>16</v>
       </c>
       <c r="E843">
-        <v>90.0</v>
+        <v>51.0</v>
       </c>
       <c r="F843">
         <v>0</v>
       </c>
     </row>
     <row r="844" spans="1:6">
+      <c r="A844">
+        <v>30944627600029</v>
+      </c>
+      <c r="B844" t="s">
+        <v>890</v>
+      </c>
       <c r="C844" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="D844" t="s">
         <v>8</v>
       </c>
       <c r="E844">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F844">
         <v>0</v>
       </c>
     </row>
     <row r="845" spans="1:6">
+      <c r="A845">
+        <v>53821654000012</v>
+      </c>
+      <c r="B845" t="s">
+        <v>892</v>
+      </c>
       <c r="C845" t="s">
-        <v>288</v>
+        <v>613</v>
       </c>
       <c r="D845" t="s">
         <v>16</v>
       </c>
       <c r="E845">
-        <v>2.86</v>
+        <v>36.12</v>
       </c>
       <c r="F845">
         <v>0</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="C846" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="D846" t="s">
-        <v>474</v>
+        <v>16</v>
       </c>
       <c r="E846">
-        <v>60.0</v>
+        <v>49.97</v>
       </c>
       <c r="F846">
         <v>0</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847">
-        <v>81438435000025</v>
+        <v>48759347700010</v>
       </c>
       <c r="B847" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="C847" t="s">
-        <v>397</v>
+        <v>53</v>
       </c>
       <c r="D847" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E847">
-        <v>4.59</v>
+        <v>0.58</v>
       </c>
       <c r="F847">
         <v>0</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848">
-        <v>33049604300010</v>
+        <v>45171205300029</v>
       </c>
       <c r="B848" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="C848" t="s">
-        <v>899</v>
+        <v>629</v>
       </c>
       <c r="D848" t="s">
         <v>8</v>
       </c>
       <c r="E848">
-        <v>100.0</v>
+        <v>6.0</v>
       </c>
       <c r="F848">
         <v>0</v>
       </c>
     </row>
     <row r="849" spans="1:6">
       <c r="C849" t="s">
-        <v>900</v>
+        <v>359</v>
       </c>
       <c r="D849" t="s">
         <v>16</v>
       </c>
       <c r="E849">
-        <v>100.0</v>
+        <v>1.5</v>
       </c>
       <c r="F849">
         <v>0</v>
       </c>
     </row>
     <row r="850" spans="1:6">
+      <c r="A850">
+        <v>84487341400016</v>
+      </c>
+      <c r="B850" t="s">
+        <v>896</v>
+      </c>
       <c r="C850" t="s">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="D850" t="s">
         <v>8</v>
       </c>
       <c r="E850">
-        <v>100.0</v>
+        <v>0.71</v>
       </c>
       <c r="F850">
         <v>0</v>
       </c>
     </row>
     <row r="851" spans="1:6">
-      <c r="A851">
-[...4 lines deleted...]
-      </c>
       <c r="C851" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="D851" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E851">
-        <v>0.16</v>
+        <v>6.11</v>
       </c>
       <c r="F851">
         <v>0</v>
       </c>
     </row>
     <row r="852" spans="1:6">
-      <c r="A852">
-[...4 lines deleted...]
-      </c>
       <c r="C852" t="s">
-        <v>196</v>
+        <v>13</v>
       </c>
       <c r="D852" t="s">
         <v>8</v>
       </c>
       <c r="E852">
-        <v>1.97</v>
+        <v>5.65</v>
       </c>
       <c r="F852">
         <v>0</v>
       </c>
     </row>
     <row r="853" spans="1:6">
       <c r="A853">
-        <v>42875487300035</v>
+        <v>30335616600049</v>
       </c>
       <c r="B853" t="s">
-        <v>904</v>
+        <v>898</v>
       </c>
       <c r="C853" t="s">
-        <v>905</v>
+        <v>384</v>
       </c>
       <c r="D853" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E853">
-        <v>0.68</v>
+        <v>3.57</v>
       </c>
       <c r="F853">
         <v>0</v>
       </c>
     </row>
     <row r="854" spans="1:6">
       <c r="A854">
-        <v>55200844300087</v>
+        <v>56208299000036</v>
       </c>
       <c r="B854" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="C854" t="s">
-        <v>907</v>
+        <v>164</v>
       </c>
       <c r="D854" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E854">
-        <v>100.0</v>
+        <v>16.0</v>
       </c>
       <c r="F854">
         <v>0</v>
       </c>
     </row>
     <row r="855" spans="1:6">
       <c r="C855" t="s">
-        <v>908</v>
+        <v>53</v>
       </c>
       <c r="D855" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E855">
-        <v>100.0</v>
+        <v>8.0</v>
       </c>
       <c r="F855">
         <v>0</v>
       </c>
     </row>
     <row r="856" spans="1:6">
-      <c r="B856" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C856" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="D856" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E856">
-        <v>0.36</v>
+        <v>5.6</v>
       </c>
       <c r="F856">
         <v>0</v>
       </c>
     </row>
     <row r="857" spans="1:6">
+      <c r="A857">
+        <v>32588017700010</v>
+      </c>
+      <c r="B857" t="s">
+        <v>900</v>
+      </c>
       <c r="C857" t="s">
-        <v>910</v>
+        <v>727</v>
       </c>
       <c r="D857" t="s">
         <v>37</v>
       </c>
       <c r="E857">
-        <v>48.5</v>
+        <v>0.59</v>
       </c>
       <c r="F857">
         <v>0</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858">
-        <v>80195069200021</v>
+        <v>44201367800028</v>
       </c>
       <c r="B858" t="s">
-        <v>911</v>
+        <v>901</v>
       </c>
       <c r="C858" t="s">
-        <v>912</v>
+        <v>902</v>
       </c>
       <c r="D858" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E858">
-        <v>0.0</v>
+        <v>3.13</v>
       </c>
       <c r="F858">
         <v>0</v>
       </c>
     </row>
     <row r="859" spans="1:6">
+      <c r="B859" t="s">
+        <v>903</v>
+      </c>
       <c r="C859" t="s">
-        <v>913</v>
+        <v>904</v>
       </c>
       <c r="D859" t="s">
         <v>8</v>
       </c>
       <c r="E859">
         <v>100.0</v>
       </c>
       <c r="F859">
         <v>0</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="A860">
-        <v>55212022200013</v>
+        <v>43972552400037</v>
       </c>
       <c r="B860" t="s">
-        <v>914</v>
+        <v>905</v>
       </c>
       <c r="C860" t="s">
-        <v>787</v>
+        <v>149</v>
       </c>
       <c r="D860" t="s">
-        <v>788</v>
+        <v>8</v>
       </c>
       <c r="E860">
-        <v>4.68</v>
+        <v>3.9</v>
       </c>
       <c r="F860">
         <v>0</v>
       </c>
     </row>
     <row r="861" spans="1:6">
+      <c r="A861">
+        <v>45179984500099</v>
+      </c>
+      <c r="B861" t="s">
+        <v>906</v>
+      </c>
       <c r="C861" t="s">
-        <v>915</v>
+        <v>907</v>
       </c>
       <c r="D861" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E861">
-        <v>33.6</v>
+        <v>57.27</v>
       </c>
       <c r="F861">
         <v>0</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="C862" t="s">
-        <v>916</v>
+        <v>908</v>
       </c>
       <c r="D862" t="s">
         <v>8</v>
       </c>
       <c r="E862">
-        <v>95.34</v>
+        <v>80.0</v>
       </c>
       <c r="F862">
         <v>0</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="C863" t="s">
-        <v>917</v>
+        <v>909</v>
       </c>
       <c r="D863" t="s">
         <v>8</v>
       </c>
       <c r="E863">
-        <v>81.08</v>
+        <v>60.82</v>
       </c>
       <c r="F863">
         <v>0</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="C864" t="s">
-        <v>918</v>
+        <v>910</v>
       </c>
       <c r="D864" t="s">
-        <v>16</v>
+        <v>184</v>
       </c>
       <c r="E864">
-        <v>100.0</v>
+        <v>69.98</v>
       </c>
       <c r="F864">
         <v>0</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="C865" t="s">
-        <v>919</v>
+        <v>100</v>
       </c>
       <c r="D865" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E865">
-        <v>100.0</v>
+        <v>1.09</v>
       </c>
       <c r="F865">
         <v>0</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="C866" t="s">
-        <v>742</v>
+        <v>911</v>
       </c>
       <c r="D866" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E866">
-        <v>13.4</v>
+        <v>78.45</v>
       </c>
       <c r="F866">
         <v>0</v>
       </c>
     </row>
     <row r="867" spans="1:6">
+      <c r="A867">
+        <v>79042484000011</v>
+      </c>
+      <c r="B867" t="s">
+        <v>912</v>
+      </c>
       <c r="C867" t="s">
-        <v>920</v>
+        <v>92</v>
       </c>
       <c r="D867" t="s">
         <v>37</v>
       </c>
       <c r="E867">
-        <v>3.03</v>
+        <v>1.21</v>
       </c>
       <c r="F867">
         <v>0</v>
       </c>
     </row>
     <row r="868" spans="1:6">
+      <c r="A868">
+        <v>35099270700033</v>
+      </c>
+      <c r="B868" t="s">
+        <v>913</v>
+      </c>
       <c r="C868" t="s">
-        <v>295</v>
+        <v>149</v>
       </c>
       <c r="D868" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E868">
-        <v>5.51</v>
+        <v>2.6</v>
       </c>
       <c r="F868">
         <v>0</v>
       </c>
     </row>
     <row r="869" spans="1:6">
+      <c r="A869" t="s">
+        <v>914</v>
+      </c>
+      <c r="B869" t="s">
+        <v>915</v>
+      </c>
       <c r="C869" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="D869" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E869">
         <v>100.0</v>
       </c>
       <c r="F869">
         <v>0</v>
       </c>
     </row>
     <row r="870" spans="1:6">
+      <c r="A870">
+        <v>42856980000033</v>
+      </c>
+      <c r="B870" t="s">
+        <v>917</v>
+      </c>
       <c r="C870" t="s">
-        <v>922</v>
+        <v>151</v>
       </c>
       <c r="D870" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E870">
-        <v>100.0</v>
+        <v>36.72</v>
       </c>
       <c r="F870">
         <v>0</v>
       </c>
     </row>
     <row r="871" spans="1:6">
       <c r="A871">
-        <v>84236113100035</v>
+        <v>13001334500017</v>
       </c>
       <c r="B871" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="C871" t="s">
-        <v>323</v>
+        <v>919</v>
       </c>
       <c r="D871" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E871">
-        <v>2.43</v>
+        <v>2.0</v>
       </c>
       <c r="F871">
         <v>0</v>
       </c>
     </row>
     <row r="872" spans="1:6">
+      <c r="A872">
+        <v>49875336700065</v>
+      </c>
       <c r="B872" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="C872" t="s">
-        <v>800</v>
+        <v>482</v>
       </c>
       <c r="D872" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E872">
-        <v>1.0</v>
+        <v>0.16</v>
       </c>
       <c r="F872">
         <v>0</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873">
-        <v>38390339000045</v>
+        <v>89974980800023</v>
       </c>
       <c r="B873" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="C873" t="s">
-        <v>196</v>
+        <v>922</v>
       </c>
       <c r="D873" t="s">
         <v>8</v>
       </c>
       <c r="E873">
-        <v>2.6</v>
+        <v>100.0</v>
       </c>
       <c r="F873">
         <v>0</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874">
-        <v>39378199200051</v>
+        <v>51265918600047</v>
       </c>
       <c r="B874" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="C874" t="s">
-        <v>927</v>
+        <v>149</v>
       </c>
       <c r="D874" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E874">
-        <v>100.0</v>
+        <v>3.4</v>
       </c>
       <c r="F874">
         <v>0</v>
       </c>
     </row>
     <row r="875" spans="1:6">
+      <c r="A875">
+        <v>39043189800027</v>
+      </c>
+      <c r="B875" t="s">
+        <v>924</v>
+      </c>
       <c r="C875" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="D875" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E875">
-        <v>100.0</v>
+        <v>19.0</v>
       </c>
       <c r="F875">
         <v>0</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876">
-        <v>39018980100041</v>
+        <v>31863464900111</v>
       </c>
       <c r="B876" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="C876" t="s">
-        <v>930</v>
+        <v>293</v>
       </c>
       <c r="D876" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E876">
-        <v>4.0</v>
+        <v>18.34</v>
       </c>
       <c r="F876">
         <v>0</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877">
-        <v>35097940700037</v>
+        <v>42878258500056</v>
       </c>
       <c r="B877" t="s">
+        <v>927</v>
+      </c>
+      <c r="C877" t="s">
+        <v>928</v>
+      </c>
+      <c r="D877" t="s">
+        <v>16</v>
+      </c>
+      <c r="E877">
+        <v>90.0</v>
+      </c>
+      <c r="F877">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6">
+      <c r="C878" t="s">
+        <v>929</v>
+      </c>
+      <c r="D878" t="s">
+        <v>8</v>
+      </c>
+      <c r="E878">
+        <v>90.0</v>
+      </c>
+      <c r="F878">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="879" spans="1:6">
+      <c r="C879" t="s">
+        <v>292</v>
+      </c>
+      <c r="D879" t="s">
+        <v>16</v>
+      </c>
+      <c r="E879">
+        <v>2.86</v>
+      </c>
+      <c r="F879">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="880" spans="1:6">
+      <c r="C880" t="s">
+        <v>930</v>
+      </c>
+      <c r="D880" t="s">
+        <v>487</v>
+      </c>
+      <c r="E880">
+        <v>60.0</v>
+      </c>
+      <c r="F880">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="881" spans="1:6">
+      <c r="A881">
+        <v>81438435000025</v>
+      </c>
+      <c r="B881" t="s">
         <v>931</v>
       </c>
-      <c r="C877" t="s">
+      <c r="C881" t="s">
+        <v>406</v>
+      </c>
+      <c r="D881" t="s">
+        <v>31</v>
+      </c>
+      <c r="E881">
+        <v>4.59</v>
+      </c>
+      <c r="F881">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="882" spans="1:6">
+      <c r="A882">
+        <v>33049604300010</v>
+      </c>
+      <c r="B882" t="s">
         <v>932</v>
       </c>
-      <c r="D877" t="s">
-[...13 lines deleted...]
-      <c r="B878" t="s">
+      <c r="C882" t="s">
         <v>933</v>
       </c>
-      <c r="C878" t="s">
-[...69 lines deleted...]
-      </c>
       <c r="D882" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E882">
         <v>100.0</v>
       </c>
       <c r="F882">
         <v>0</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="C883" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="D883" t="s">
         <v>16</v>
       </c>
       <c r="E883">
         <v>100.0</v>
       </c>
       <c r="F883">
         <v>0</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="C884" t="s">
+        <v>935</v>
+      </c>
+      <c r="D884" t="s">
+        <v>8</v>
+      </c>
+      <c r="E884">
+        <v>100.0</v>
+      </c>
+      <c r="F884">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="885" spans="1:6">
+      <c r="A885">
+        <v>39484583800025</v>
+      </c>
+      <c r="B885" t="s">
+        <v>936</v>
+      </c>
+      <c r="C885" t="s">
+        <v>53</v>
+      </c>
+      <c r="D885" t="s">
+        <v>27</v>
+      </c>
+      <c r="E885">
+        <v>0.16</v>
+      </c>
+      <c r="F885">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="886" spans="1:6">
+      <c r="A886">
+        <v>51962913300025</v>
+      </c>
+      <c r="B886" t="s">
+        <v>937</v>
+      </c>
+      <c r="C886" t="s">
+        <v>198</v>
+      </c>
+      <c r="D886" t="s">
+        <v>8</v>
+      </c>
+      <c r="E886">
+        <v>1.97</v>
+      </c>
+      <c r="F886">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="887" spans="1:6">
+      <c r="A887">
+        <v>42875487300035</v>
+      </c>
+      <c r="B887" t="s">
         <v>938</v>
       </c>
-      <c r="D884" t="s">
-[...10 lines deleted...]
-      <c r="C885" t="s">
+      <c r="C887" t="s">
         <v>939</v>
       </c>
-      <c r="D885" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="D887" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E887">
-        <v>100.0</v>
+        <v>0.68</v>
       </c>
       <c r="F887">
         <v>0</v>
       </c>
     </row>
     <row r="888" spans="1:6">
       <c r="A888">
-        <v>91525545900017</v>
+        <v>55200844300087</v>
       </c>
       <c r="B888" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="C888" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
       <c r="D888" t="s">
         <v>16</v>
       </c>
       <c r="E888">
         <v>100.0</v>
       </c>
       <c r="F888">
         <v>0</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="C889" t="s">
-        <v>891</v>
+        <v>942</v>
       </c>
       <c r="D889" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E889">
-        <v>81.0</v>
+        <v>100.0</v>
       </c>
       <c r="F889">
         <v>0</v>
       </c>
     </row>
     <row r="890" spans="1:6">
-      <c r="A890">
-[...1 lines deleted...]
-      </c>
       <c r="B890" t="s">
+        <v>943</v>
+      </c>
+      <c r="C890" t="s">
+        <v>67</v>
+      </c>
+      <c r="D890" t="s">
+        <v>20</v>
+      </c>
+      <c r="E890">
+        <v>0.36</v>
+      </c>
+      <c r="F890">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="891" spans="1:6">
+      <c r="C891" t="s">
         <v>944</v>
       </c>
-      <c r="C890" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="D891" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E891">
-        <v>0.01</v>
+        <v>48.5</v>
       </c>
       <c r="F891">
         <v>0</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="A892">
-        <v>88396787900015</v>
+        <v>80195069200021</v>
       </c>
       <c r="B892" t="s">
+        <v>945</v>
+      </c>
+      <c r="C892" t="s">
         <v>946</v>
       </c>
-      <c r="C892" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D892" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E892">
-        <v>3.29</v>
+        <v>0.0</v>
       </c>
       <c r="F892">
         <v>0</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="C893" t="s">
-        <v>90</v>
+        <v>947</v>
       </c>
       <c r="D893" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E893">
-        <v>0.68</v>
+        <v>100.0</v>
       </c>
       <c r="F893">
         <v>0</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="A894">
-        <v>82401217300046</v>
+        <v>55212022200013</v>
       </c>
       <c r="B894" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="C894" t="s">
-        <v>397</v>
+        <v>815</v>
       </c>
       <c r="D894" t="s">
-        <v>31</v>
+        <v>816</v>
       </c>
       <c r="E894">
-        <v>4.47</v>
+        <v>4.68</v>
       </c>
       <c r="F894">
         <v>0</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="C895" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="D895" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E895">
-        <v>7.6</v>
+        <v>100.0</v>
       </c>
       <c r="F895">
         <v>0</v>
       </c>
     </row>
     <row r="896" spans="1:6">
       <c r="C896" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="D896" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E896">
-        <v>17.5</v>
+        <v>100.0</v>
       </c>
       <c r="F896">
         <v>0</v>
       </c>
     </row>
     <row r="897" spans="1:6">
-      <c r="A897">
-[...4 lines deleted...]
-      </c>
       <c r="C897" t="s">
-        <v>196</v>
+        <v>951</v>
       </c>
       <c r="D897" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E897">
-        <v>2.6</v>
+        <v>33.6</v>
       </c>
       <c r="F897">
         <v>0</v>
       </c>
     </row>
     <row r="898" spans="1:6">
-      <c r="A898">
-[...4 lines deleted...]
-      </c>
       <c r="C898" t="s">
         <v>952</v>
       </c>
       <c r="D898" t="s">
         <v>8</v>
       </c>
       <c r="E898">
-        <v>100.0</v>
+        <v>95.34</v>
       </c>
       <c r="F898">
         <v>0</v>
       </c>
     </row>
     <row r="899" spans="1:6">
-      <c r="A899" t="s">
+      <c r="C899" t="s">
         <v>953</v>
       </c>
-      <c r="B899" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D899" t="s">
         <v>8</v>
       </c>
       <c r="E899">
-        <v>100.0</v>
+        <v>81.08</v>
       </c>
       <c r="F899">
         <v>0</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="C900" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
       <c r="D900" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E900">
         <v>100.0</v>
       </c>
       <c r="F900">
         <v>0</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="C901" t="s">
-        <v>957</v>
+        <v>766</v>
       </c>
       <c r="D901" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E901">
-        <v>100.0</v>
+        <v>13.41</v>
       </c>
       <c r="F901">
         <v>0</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="C902" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="D902" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E902">
-        <v>100.0</v>
+        <v>3.03</v>
       </c>
       <c r="F902">
         <v>0</v>
       </c>
     </row>
     <row r="903" spans="1:6">
       <c r="C903" t="s">
-        <v>959</v>
+        <v>313</v>
       </c>
       <c r="D903" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E903">
-        <v>100.0</v>
+        <v>3.98</v>
       </c>
       <c r="F903">
         <v>0</v>
       </c>
     </row>
     <row r="904" spans="1:6">
       <c r="C904" t="s">
-        <v>960</v>
+        <v>300</v>
       </c>
       <c r="D904" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E904">
-        <v>100.0</v>
+        <v>5.52</v>
       </c>
       <c r="F904">
         <v>0</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="C905" t="s">
+        <v>956</v>
+      </c>
+      <c r="D905" t="s">
+        <v>8</v>
+      </c>
+      <c r="E905">
+        <v>100.0</v>
+      </c>
+      <c r="F905">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="906" spans="1:6">
+      <c r="A906">
+        <v>84236113100035</v>
+      </c>
+      <c r="B906" t="s">
+        <v>957</v>
+      </c>
+      <c r="C906" t="s">
+        <v>327</v>
+      </c>
+      <c r="D906" t="s">
+        <v>8</v>
+      </c>
+      <c r="E906">
+        <v>2.43</v>
+      </c>
+      <c r="F906">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="907" spans="1:6">
+      <c r="B907" t="s">
+        <v>958</v>
+      </c>
+      <c r="C907" t="s">
+        <v>828</v>
+      </c>
+      <c r="D907" t="s">
+        <v>16</v>
+      </c>
+      <c r="E907">
+        <v>1.0</v>
+      </c>
+      <c r="F907">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="908" spans="1:6">
+      <c r="A908">
+        <v>38390339000045</v>
+      </c>
+      <c r="B908" t="s">
+        <v>959</v>
+      </c>
+      <c r="C908" t="s">
+        <v>198</v>
+      </c>
+      <c r="D908" t="s">
+        <v>8</v>
+      </c>
+      <c r="E908">
+        <v>2.6</v>
+      </c>
+      <c r="F908">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="909" spans="1:6">
+      <c r="A909">
+        <v>39378199200051</v>
+      </c>
+      <c r="B909" t="s">
+        <v>960</v>
+      </c>
+      <c r="C909" t="s">
         <v>961</v>
       </c>
-      <c r="D905" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="D909" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E909">
         <v>100.0</v>
       </c>
       <c r="F909">
         <v>0</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="C910" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
       <c r="D910" t="s">
         <v>8</v>
       </c>
       <c r="E910">
         <v>100.0</v>
       </c>
       <c r="F910">
         <v>0</v>
       </c>
     </row>
     <row r="911" spans="1:6">
+      <c r="A911">
+        <v>39018980100041</v>
+      </c>
+      <c r="B911" t="s">
+        <v>963</v>
+      </c>
       <c r="C911" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="D911" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E911">
-        <v>100.0</v>
+        <v>4.0</v>
       </c>
       <c r="F911">
         <v>0</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912">
-        <v>35261466300065</v>
+        <v>35097940700037</v>
       </c>
       <c r="B912" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="C912" t="s">
-        <v>66</v>
+        <v>966</v>
       </c>
       <c r="D912" t="s">
         <v>16</v>
       </c>
       <c r="E912">
-        <v>6.21</v>
+        <v>10.33</v>
       </c>
       <c r="F912">
         <v>0</v>
       </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913">
-        <v>31147338300025</v>
+        <v>87941473800010</v>
       </c>
       <c r="B913" t="s">
+        <v>967</v>
+      </c>
+      <c r="C913" t="s">
+        <v>795</v>
+      </c>
+      <c r="D913" t="s">
+        <v>8</v>
+      </c>
+      <c r="E913">
+        <v>21.21</v>
+      </c>
+      <c r="F913">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="914" spans="1:6">
+      <c r="A914" t="s">
+        <v>316</v>
+      </c>
+      <c r="B914" t="s">
+        <v>968</v>
+      </c>
+      <c r="C914" t="s">
+        <v>729</v>
+      </c>
+      <c r="D914" t="s">
+        <v>8</v>
+      </c>
+      <c r="E914">
+        <v>1.57</v>
+      </c>
+      <c r="F914">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="915" spans="1:6">
+      <c r="A915">
+        <v>44903412300041</v>
+      </c>
+      <c r="B915" t="s">
         <v>969</v>
       </c>
-      <c r="C913" t="s">
-[...2 lines deleted...]
-      <c r="D913" t="s">
+      <c r="C915" t="s">
+        <v>499</v>
+      </c>
+      <c r="D915" t="s">
+        <v>16</v>
+      </c>
+      <c r="E915">
+        <v>2.9</v>
+      </c>
+      <c r="F915">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="916" spans="1:6">
+      <c r="A916">
+        <v>48014041700035</v>
+      </c>
+      <c r="B916" t="s">
+        <v>970</v>
+      </c>
+      <c r="C916" t="s">
+        <v>164</v>
+      </c>
+      <c r="D916" t="s">
         <v>27</v>
       </c>
-      <c r="E913">
-[...27 lines deleted...]
-      <c r="E915">
+      <c r="E916">
         <v>2.0</v>
-      </c>
-[...12 lines deleted...]
-        <v>100.0</v>
       </c>
       <c r="F916">
         <v>0</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="C917" t="s">
-        <v>971</v>
+        <v>53</v>
       </c>
       <c r="D917" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E917">
-        <v>90.0</v>
+        <v>9.5</v>
       </c>
       <c r="F917">
         <v>0</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="C918" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="D918" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E918">
         <v>100.0</v>
       </c>
       <c r="F918">
         <v>0</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="C919" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
       <c r="D919" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E919">
-        <v>80.09</v>
+        <v>100.0</v>
       </c>
       <c r="F919">
         <v>0</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="C920" t="s">
-        <v>663</v>
+        <v>973</v>
       </c>
       <c r="D920" t="s">
         <v>16</v>
       </c>
       <c r="E920">
-        <v>38.66</v>
+        <v>100.0</v>
       </c>
       <c r="F920">
         <v>0</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="C921" t="s">
         <v>974</v>
       </c>
       <c r="D921" t="s">
         <v>16</v>
       </c>
       <c r="E921">
-        <v>35.0</v>
+        <v>100.0</v>
       </c>
       <c r="F921">
         <v>0</v>
       </c>
     </row>
     <row r="922" spans="1:6">
-      <c r="B922" t="s">
+      <c r="C922" t="s">
         <v>975</v>
       </c>
-      <c r="C922" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D922" t="s">
         <v>8</v>
       </c>
       <c r="E922">
-        <v>3.18</v>
+        <v>100.0</v>
       </c>
       <c r="F922">
         <v>0</v>
       </c>
     </row>
     <row r="923" spans="1:6">
-      <c r="A923">
-[...2 lines deleted...]
-      <c r="B923" t="s">
+      <c r="C923" t="s">
         <v>976</v>
       </c>
-      <c r="C923" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D923" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E923">
-        <v>12.92</v>
+        <v>100.0</v>
       </c>
       <c r="F923">
         <v>0</v>
       </c>
     </row>
     <row r="924" spans="1:6">
+      <c r="A924">
+        <v>91525545900017</v>
+      </c>
+      <c r="B924" t="s">
+        <v>977</v>
+      </c>
       <c r="C924" t="s">
-        <v>718</v>
+        <v>978</v>
       </c>
       <c r="D924" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E924">
-        <v>22.46</v>
+        <v>100.0</v>
       </c>
       <c r="F924">
         <v>0</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="C925" t="s">
-        <v>719</v>
+        <v>925</v>
       </c>
       <c r="D925" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E925">
-        <v>40.48</v>
+        <v>81.0</v>
       </c>
       <c r="F925">
         <v>0</v>
       </c>
     </row>
     <row r="926" spans="1:6">
+      <c r="A926">
+        <v>70198020300973</v>
+      </c>
+      <c r="B926" t="s">
+        <v>979</v>
+      </c>
       <c r="C926" t="s">
-        <v>720</v>
+        <v>980</v>
       </c>
       <c r="D926" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E926">
-        <v>5.85</v>
+        <v>100.0</v>
       </c>
       <c r="F926">
         <v>0</v>
       </c>
     </row>
     <row r="927" spans="1:6">
+      <c r="A927">
+        <v>70198020300973</v>
+      </c>
+      <c r="B927" t="s">
+        <v>979</v>
+      </c>
       <c r="C927" t="s">
-        <v>721</v>
+        <v>67</v>
       </c>
       <c r="D927" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E927">
-        <v>28.72</v>
+        <v>0.01</v>
       </c>
       <c r="F927">
         <v>0</v>
       </c>
     </row>
     <row r="928" spans="1:6">
+      <c r="A928">
+        <v>88396787900015</v>
+      </c>
+      <c r="B928" t="s">
+        <v>981</v>
+      </c>
       <c r="C928" t="s">
-        <v>722</v>
+        <v>406</v>
       </c>
       <c r="D928" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E928">
-        <v>16.34</v>
+        <v>3.29</v>
       </c>
       <c r="F928">
         <v>0</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="C929" t="s">
-        <v>723</v>
+        <v>100</v>
       </c>
       <c r="D929" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E929">
-        <v>10.36</v>
+        <v>0.68</v>
       </c>
       <c r="F929">
         <v>0</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930">
-        <v>30675027400095</v>
+        <v>82401217300046</v>
       </c>
       <c r="B930" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="C930" t="s">
-        <v>978</v>
+        <v>406</v>
       </c>
       <c r="D930" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E930">
-        <v>100.0</v>
+        <v>4.47</v>
       </c>
       <c r="F930">
         <v>0</v>
       </c>
     </row>
     <row r="931" spans="1:6">
-      <c r="A931">
-[...4 lines deleted...]
-      </c>
       <c r="C931" t="s">
-        <v>196</v>
+        <v>983</v>
       </c>
       <c r="D931" t="s">
         <v>8</v>
       </c>
       <c r="E931">
-        <v>5.0</v>
+        <v>7.6</v>
       </c>
       <c r="F931">
         <v>0</v>
       </c>
     </row>
     <row r="932" spans="1:6">
-      <c r="A932">
-[...4 lines deleted...]
-      </c>
       <c r="C932" t="s">
-        <v>90</v>
+        <v>984</v>
       </c>
       <c r="D932" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E932">
-        <v>0.05</v>
+        <v>17.5</v>
       </c>
       <c r="F932">
         <v>0</v>
       </c>
     </row>
     <row r="933" spans="1:6">
+      <c r="A933">
+        <v>49932005900060</v>
+      </c>
       <c r="B933" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="C933" t="s">
-        <v>982</v>
+        <v>198</v>
       </c>
       <c r="D933" t="s">
         <v>8</v>
       </c>
       <c r="E933">
-        <v>100.0</v>
+        <v>2.6</v>
       </c>
       <c r="F933">
         <v>0</v>
       </c>
     </row>
     <row r="934" spans="1:6">
+      <c r="A934">
+        <v>49923208000048</v>
+      </c>
+      <c r="B934" t="s">
+        <v>986</v>
+      </c>
       <c r="C934" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="D934" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E934">
         <v>100.0</v>
       </c>
       <c r="F934">
         <v>0</v>
       </c>
     </row>
     <row r="935" spans="1:6">
+      <c r="A935" t="s">
+        <v>988</v>
+      </c>
       <c r="B935" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="C935" t="s">
-        <v>498</v>
+        <v>990</v>
       </c>
       <c r="D935" t="s">
         <v>8</v>
       </c>
       <c r="E935">
-        <v>35.0</v>
+        <v>100.0</v>
       </c>
       <c r="F935">
         <v>0</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="C936" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
       <c r="D936" t="s">
         <v>8</v>
       </c>
       <c r="E936">
         <v>100.0</v>
       </c>
       <c r="F936">
         <v>0</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="C937" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="D937" t="s">
         <v>8</v>
       </c>
       <c r="E937">
         <v>100.0</v>
       </c>
       <c r="F937">
         <v>0</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="C938" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="D938" t="s">
         <v>8</v>
       </c>
       <c r="E938">
         <v>100.0</v>
       </c>
       <c r="F938">
         <v>0</v>
       </c>
     </row>
     <row r="939" spans="1:6">
-      <c r="A939">
-[...4 lines deleted...]
-      </c>
       <c r="C939" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="D939" t="s">
         <v>8</v>
       </c>
       <c r="E939">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F939">
         <v>0</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="C940" t="s">
-        <v>90</v>
+        <v>995</v>
       </c>
       <c r="D940" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E940">
-        <v>1.74</v>
+        <v>100.0</v>
       </c>
       <c r="F940">
         <v>0</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="C941" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
       <c r="D941" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E941">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="F941">
         <v>0</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="C942" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="D942" t="s">
         <v>8</v>
       </c>
       <c r="E942">
         <v>100.0</v>
       </c>
       <c r="F942">
         <v>0</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="C943" t="s">
-        <v>992</v>
+        <v>998</v>
       </c>
       <c r="D943" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E943">
         <v>100.0</v>
       </c>
       <c r="F943">
         <v>0</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="C944" t="s">
-        <v>145</v>
+        <v>999</v>
       </c>
       <c r="D944" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E944">
-        <v>5.02</v>
+        <v>100.0</v>
       </c>
       <c r="F944">
         <v>0</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="C945" t="s">
-        <v>993</v>
+        <v>1000</v>
       </c>
       <c r="D945" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E945">
-        <v>1.82</v>
+        <v>100.0</v>
       </c>
       <c r="F945">
         <v>0</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="C946" t="s">
-        <v>147</v>
+        <v>1001</v>
       </c>
       <c r="D946" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E946">
-        <v>49.11</v>
+        <v>100.0</v>
       </c>
       <c r="F946">
         <v>0</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="C947" t="s">
-        <v>994</v>
+        <v>1002</v>
       </c>
       <c r="D947" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E947">
-        <v>13.88</v>
+        <v>100.0</v>
       </c>
       <c r="F947">
         <v>0</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948">
-        <v>34867375700046</v>
+        <v>35261466300065</v>
       </c>
       <c r="B948" t="s">
-        <v>995</v>
+        <v>1003</v>
       </c>
       <c r="C948" t="s">
-        <v>274</v>
+        <v>66</v>
       </c>
       <c r="D948" t="s">
+        <v>16</v>
+      </c>
+      <c r="E948">
+        <v>6.21</v>
+      </c>
+      <c r="F948">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="949" spans="1:6">
+      <c r="A949">
+        <v>31147338300025</v>
+      </c>
+      <c r="B949" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C949" t="s">
+        <v>26</v>
+      </c>
+      <c r="D949" t="s">
         <v>27</v>
       </c>
-      <c r="E948">
-[...12 lines deleted...]
-      </c>
       <c r="E949">
-        <v>100.0</v>
+        <v>14.0</v>
       </c>
       <c r="F949">
         <v>0</v>
       </c>
     </row>
     <row r="950" spans="1:6">
-      <c r="A950">
-[...4 lines deleted...]
-      </c>
       <c r="C950" t="s">
-        <v>998</v>
+        <v>277</v>
       </c>
       <c r="D950" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E950">
-        <v>100.0</v>
+        <v>4.0</v>
       </c>
       <c r="F950">
         <v>0</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="C951" t="s">
-        <v>999</v>
+        <v>164</v>
       </c>
       <c r="D951" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E951">
-        <v>100.0</v>
+        <v>2.0</v>
       </c>
       <c r="F951">
         <v>0</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="C952" t="s">
-        <v>591</v>
+        <v>1005</v>
       </c>
       <c r="D952" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E952">
-        <v>40.0</v>
+        <v>100.0</v>
       </c>
       <c r="F952">
         <v>0</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="C953" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="D953" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E953">
-        <v>4.0</v>
+        <v>90.0</v>
       </c>
       <c r="F953">
         <v>0</v>
       </c>
     </row>
     <row r="954" spans="1:6">
-      <c r="A954" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="C954" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="D954" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E954">
-        <v>94.0</v>
+        <v>100.0</v>
       </c>
       <c r="F954">
         <v>0</v>
       </c>
     </row>
     <row r="955" spans="1:6">
       <c r="C955" t="s">
-        <v>377</v>
+        <v>1008</v>
       </c>
       <c r="D955" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E955">
-        <v>33.0</v>
+        <v>80.09</v>
       </c>
       <c r="F955">
         <v>0</v>
       </c>
     </row>
     <row r="956" spans="1:6">
-      <c r="A956">
-[...4 lines deleted...]
-      </c>
       <c r="C956" t="s">
-        <v>1004</v>
+        <v>690</v>
       </c>
       <c r="D956" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E956">
-        <v>100.0</v>
+        <v>38.66</v>
       </c>
       <c r="F956">
         <v>0</v>
       </c>
     </row>
     <row r="957" spans="1:6">
-      <c r="A957">
-[...4 lines deleted...]
-      </c>
       <c r="C957" t="s">
-        <v>311</v>
+        <v>1009</v>
       </c>
       <c r="D957" t="s">
+        <v>16</v>
+      </c>
+      <c r="E957">
+        <v>35.0</v>
+      </c>
+      <c r="F957">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="958" spans="1:6">
+      <c r="C958" t="s">
+        <v>300</v>
+      </c>
+      <c r="D958" t="s">
         <v>37</v>
       </c>
-      <c r="E957">
-[...18 lines deleted...]
-      </c>
       <c r="E958">
-        <v>100.0</v>
+        <v>0.76</v>
       </c>
       <c r="F958">
         <v>0</v>
       </c>
     </row>
     <row r="959" spans="1:6">
+      <c r="B959" t="s">
+        <v>1010</v>
+      </c>
       <c r="C959" t="s">
-        <v>1008</v>
+        <v>795</v>
       </c>
       <c r="D959" t="s">
         <v>8</v>
       </c>
       <c r="E959">
-        <v>100.0</v>
+        <v>3.18</v>
       </c>
       <c r="F959">
         <v>0</v>
       </c>
     </row>
     <row r="960" spans="1:6">
+      <c r="A960">
+        <v>82381127800030</v>
+      </c>
+      <c r="B960" t="s">
+        <v>1011</v>
+      </c>
       <c r="C960" t="s">
-        <v>1009</v>
+        <v>742</v>
       </c>
       <c r="D960" t="s">
         <v>8</v>
       </c>
       <c r="E960">
-        <v>100.0</v>
+        <v>12.92</v>
       </c>
       <c r="F960">
         <v>0</v>
       </c>
     </row>
     <row r="961" spans="1:6">
-      <c r="A961">
-[...4 lines deleted...]
-      </c>
       <c r="C961" t="s">
-        <v>1011</v>
+        <v>743</v>
       </c>
       <c r="D961" t="s">
         <v>8</v>
       </c>
       <c r="E961">
-        <v>100.0</v>
+        <v>22.46</v>
       </c>
       <c r="F961">
         <v>0</v>
       </c>
     </row>
     <row r="962" spans="1:6">
       <c r="C962" t="s">
-        <v>1012</v>
+        <v>744</v>
       </c>
       <c r="D962" t="s">
         <v>8</v>
       </c>
       <c r="E962">
-        <v>100.0</v>
+        <v>40.48</v>
       </c>
       <c r="F962">
         <v>0</v>
       </c>
     </row>
     <row r="963" spans="1:6">
-      <c r="A963">
-[...4 lines deleted...]
-      </c>
       <c r="C963" t="s">
-        <v>1014</v>
+        <v>745</v>
       </c>
       <c r="D963" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E963">
-        <v>100.0</v>
+        <v>5.85</v>
       </c>
       <c r="F963">
         <v>0</v>
       </c>
     </row>
     <row r="964" spans="1:6">
       <c r="C964" t="s">
-        <v>1015</v>
+        <v>746</v>
       </c>
       <c r="D964" t="s">
         <v>16</v>
       </c>
       <c r="E964">
-        <v>9.0</v>
+        <v>28.72</v>
       </c>
       <c r="F964">
         <v>0</v>
       </c>
     </row>
     <row r="965" spans="1:6">
       <c r="C965" t="s">
-        <v>1016</v>
+        <v>747</v>
       </c>
       <c r="D965" t="s">
         <v>16</v>
       </c>
       <c r="E965">
-        <v>100.0</v>
+        <v>16.34</v>
       </c>
       <c r="F965">
         <v>0</v>
       </c>
     </row>
     <row r="966" spans="1:6">
       <c r="C966" t="s">
-        <v>1017</v>
+        <v>748</v>
       </c>
       <c r="D966" t="s">
         <v>16</v>
       </c>
       <c r="E966">
-        <v>100.0</v>
+        <v>10.36</v>
       </c>
       <c r="F966">
         <v>0</v>
       </c>
     </row>
     <row r="967" spans="1:6">
+      <c r="A967">
+        <v>30675027400095</v>
+      </c>
+      <c r="B967" t="s">
+        <v>1012</v>
+      </c>
       <c r="C967" t="s">
-        <v>288</v>
+        <v>1013</v>
       </c>
       <c r="D967" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E967">
-        <v>2.59</v>
+        <v>100.0</v>
       </c>
       <c r="F967">
         <v>0</v>
       </c>
     </row>
     <row r="968" spans="1:6">
       <c r="A968">
-        <v>52147301700031</v>
+        <v>50145090200041</v>
       </c>
       <c r="B968" t="s">
-        <v>1018</v>
+        <v>1014</v>
       </c>
       <c r="C968" t="s">
-        <v>70</v>
+        <v>198</v>
       </c>
       <c r="D968" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E968">
-        <v>5.93</v>
+        <v>5.0</v>
       </c>
       <c r="F968">
         <v>0</v>
       </c>
     </row>
     <row r="969" spans="1:6">
       <c r="A969">
-        <v>45263336500039</v>
+        <v>51038299700052</v>
       </c>
       <c r="B969" t="s">
-        <v>1019</v>
+        <v>1015</v>
       </c>
       <c r="C969" t="s">
-        <v>46</v>
+        <v>100</v>
       </c>
       <c r="D969" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="E969">
-        <v>24.77</v>
+        <v>0.05</v>
       </c>
       <c r="F969">
         <v>0</v>
       </c>
     </row>
     <row r="970" spans="1:6">
+      <c r="B970" t="s">
+        <v>1016</v>
+      </c>
       <c r="C970" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="D970" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E970">
-        <v>22.31</v>
+        <v>100.0</v>
       </c>
       <c r="F970">
         <v>0</v>
       </c>
     </row>
     <row r="971" spans="1:6">
       <c r="C971" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="D971" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E971">
-        <v>30.96</v>
+        <v>100.0</v>
       </c>
       <c r="F971">
         <v>0</v>
       </c>
     </row>
     <row r="972" spans="1:6">
-      <c r="A972" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B972" t="s">
-        <v>1023</v>
+        <v>1019</v>
       </c>
       <c r="C972" t="s">
-        <v>1024</v>
+        <v>511</v>
       </c>
       <c r="D972" t="s">
         <v>8</v>
       </c>
       <c r="E972">
-        <v>100.0</v>
+        <v>35.0</v>
       </c>
       <c r="F972">
         <v>0</v>
       </c>
     </row>
     <row r="973" spans="1:6">
       <c r="C973" t="s">
-        <v>67</v>
+        <v>1020</v>
       </c>
       <c r="D973" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E973">
-        <v>0.12</v>
+        <v>100.0</v>
       </c>
       <c r="F973">
         <v>0</v>
       </c>
     </row>
     <row r="974" spans="1:6">
       <c r="C974" t="s">
-        <v>1025</v>
+        <v>1021</v>
       </c>
       <c r="D974" t="s">
         <v>8</v>
       </c>
       <c r="E974">
         <v>100.0</v>
       </c>
       <c r="F974">
         <v>0</v>
       </c>
     </row>
     <row r="975" spans="1:6">
-      <c r="A975">
-[...4 lines deleted...]
-      </c>
       <c r="C975" t="s">
-        <v>993</v>
+        <v>1022</v>
       </c>
       <c r="D975" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E975">
-        <v>0.66</v>
+        <v>100.0</v>
       </c>
       <c r="F975">
         <v>0</v>
       </c>
     </row>
     <row r="976" spans="1:6">
       <c r="A976">
-        <v>833488778</v>
+        <v>49279130600037</v>
       </c>
       <c r="B976" t="s">
-        <v>1027</v>
+        <v>1023</v>
       </c>
       <c r="C976" t="s">
-        <v>196</v>
+        <v>1024</v>
       </c>
       <c r="D976" t="s">
         <v>8</v>
       </c>
       <c r="E976">
-        <v>7.8</v>
+        <v>90.0</v>
       </c>
       <c r="F976">
         <v>0</v>
       </c>
     </row>
     <row r="977" spans="1:6">
       <c r="C977" t="s">
-        <v>550</v>
+        <v>100</v>
       </c>
       <c r="D977" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E977">
-        <v>15.69</v>
+        <v>1.74</v>
       </c>
       <c r="F977">
         <v>0</v>
       </c>
     </row>
     <row r="978" spans="1:6">
-      <c r="A978">
-[...4 lines deleted...]
-      </c>
       <c r="C978" t="s">
-        <v>153</v>
+        <v>1025</v>
       </c>
       <c r="D978" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E978">
-        <v>8.0</v>
+        <v>100.0</v>
       </c>
       <c r="F978">
         <v>0</v>
       </c>
     </row>
     <row r="979" spans="1:6">
-      <c r="A979">
-[...4 lines deleted...]
-      </c>
       <c r="C979" t="s">
-        <v>90</v>
+        <v>1026</v>
       </c>
       <c r="D979" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E979">
-        <v>0.3</v>
+        <v>100.0</v>
       </c>
       <c r="F979">
         <v>0</v>
       </c>
     </row>
     <row r="980" spans="1:6">
       <c r="C980" t="s">
-        <v>469</v>
+        <v>1027</v>
       </c>
       <c r="D980" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E980">
-        <v>0.3</v>
+        <v>90.0</v>
       </c>
       <c r="F980">
         <v>0</v>
       </c>
     </row>
     <row r="981" spans="1:6">
-      <c r="A981">
-[...4 lines deleted...]
-      </c>
       <c r="C981" t="s">
-        <v>1031</v>
+        <v>142</v>
       </c>
       <c r="D981" t="s">
         <v>37</v>
       </c>
       <c r="E981">
-        <v>28.85</v>
+        <v>5.02</v>
       </c>
       <c r="F981">
         <v>0</v>
       </c>
     </row>
     <row r="982" spans="1:6">
-      <c r="A982">
-[...4 lines deleted...]
-      </c>
       <c r="C982" t="s">
-        <v>1033</v>
+        <v>1028</v>
       </c>
       <c r="D982" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E982">
-        <v>60.4</v>
+        <v>1.82</v>
       </c>
       <c r="F982">
         <v>0</v>
       </c>
     </row>
     <row r="983" spans="1:6">
       <c r="C983" t="s">
-        <v>486</v>
+        <v>144</v>
       </c>
       <c r="D983" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E983">
-        <v>6.38</v>
+        <v>49.11</v>
       </c>
       <c r="F983">
         <v>0</v>
       </c>
     </row>
     <row r="984" spans="1:6">
-      <c r="A984">
-[...4 lines deleted...]
-      </c>
       <c r="C984" t="s">
-        <v>1035</v>
+        <v>1029</v>
       </c>
       <c r="D984" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E984">
-        <v>100.0</v>
+        <v>13.88</v>
       </c>
       <c r="F984">
         <v>0</v>
       </c>
     </row>
     <row r="985" spans="1:6">
+      <c r="A985">
+        <v>34867375700046</v>
+      </c>
+      <c r="B985" t="s">
+        <v>1030</v>
+      </c>
       <c r="C985" t="s">
-        <v>1036</v>
+        <v>278</v>
       </c>
       <c r="D985" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E985">
-        <v>100.0</v>
+        <v>2.0</v>
       </c>
       <c r="F985">
         <v>0</v>
       </c>
     </row>
     <row r="986" spans="1:6">
       <c r="C986" t="s">
-        <v>1037</v>
+        <v>1031</v>
       </c>
       <c r="D986" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E986">
         <v>100.0</v>
       </c>
       <c r="F986">
         <v>0</v>
       </c>
     </row>
     <row r="987" spans="1:6">
+      <c r="A987">
+        <v>33518609400074</v>
+      </c>
+      <c r="B987" t="s">
+        <v>1032</v>
+      </c>
       <c r="C987" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="D987" t="s">
         <v>8</v>
       </c>
       <c r="E987">
         <v>100.0</v>
       </c>
       <c r="F987">
         <v>0</v>
       </c>
     </row>
     <row r="988" spans="1:6">
       <c r="C988" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="D988" t="s">
         <v>16</v>
       </c>
       <c r="E988">
         <v>100.0</v>
       </c>
       <c r="F988">
         <v>0</v>
       </c>
     </row>
     <row r="989" spans="1:6">
-      <c r="A989">
-[...4 lines deleted...]
-      </c>
       <c r="C989" t="s">
-        <v>595</v>
+        <v>614</v>
       </c>
       <c r="D989" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E989">
-        <v>88.3</v>
+        <v>40.0</v>
       </c>
       <c r="F989">
         <v>0</v>
       </c>
     </row>
     <row r="990" spans="1:6">
       <c r="C990" t="s">
-        <v>548</v>
+        <v>1035</v>
       </c>
       <c r="D990" t="s">
         <v>16</v>
       </c>
       <c r="E990">
-        <v>88.0</v>
+        <v>4.0</v>
       </c>
       <c r="F990">
         <v>0</v>
       </c>
     </row>
     <row r="991" spans="1:6">
+      <c r="A991" t="s">
+        <v>316</v>
+      </c>
+      <c r="B991" t="s">
+        <v>1036</v>
+      </c>
       <c r="C991" t="s">
-        <v>1041</v>
+        <v>1037</v>
       </c>
       <c r="D991" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E991">
-        <v>100.0</v>
+        <v>94.0</v>
       </c>
       <c r="F991">
         <v>0</v>
       </c>
     </row>
     <row r="992" spans="1:6">
       <c r="C992" t="s">
-        <v>162</v>
+        <v>386</v>
       </c>
       <c r="D992" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E992">
-        <v>90.0</v>
+        <v>33.0</v>
       </c>
       <c r="F992">
         <v>0</v>
       </c>
     </row>
     <row r="993" spans="1:6">
+      <c r="A993">
+        <v>79471083000041</v>
+      </c>
+      <c r="B993" t="s">
+        <v>1038</v>
+      </c>
       <c r="C993" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D993" t="s">
+        <v>8</v>
+      </c>
+      <c r="E993">
+        <v>100.0</v>
+      </c>
+      <c r="F993">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="994" spans="1:6">
+      <c r="A994">
+        <v>49417506000024</v>
+      </c>
+      <c r="B994" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C994" t="s">
+        <v>315</v>
+      </c>
+      <c r="D994" t="s">
+        <v>37</v>
+      </c>
+      <c r="E994">
+        <v>3.29</v>
+      </c>
+      <c r="F994">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="995" spans="1:6">
+      <c r="A995">
+        <v>77569790700068</v>
+      </c>
+      <c r="B995" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C995" t="s">
         <v>1042</v>
       </c>
-      <c r="D993" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="D995" t="s">
         <v>8</v>
       </c>
       <c r="E995">
-        <v>69.2</v>
+        <v>100.0</v>
       </c>
       <c r="F995">
         <v>0</v>
       </c>
     </row>
     <row r="996" spans="1:6">
       <c r="C996" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="D996" t="s">
         <v>8</v>
       </c>
       <c r="E996">
         <v>100.0</v>
       </c>
       <c r="F996">
         <v>0</v>
       </c>
     </row>
     <row r="997" spans="1:6">
       <c r="C997" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
       <c r="D997" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E997">
         <v>100.0</v>
       </c>
       <c r="F997">
         <v>0</v>
       </c>
     </row>
     <row r="998" spans="1:6">
       <c r="A998">
-        <v>80056552500030</v>
+        <v>47861316900042</v>
       </c>
       <c r="B998" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C998" t="s">
         <v>1046</v>
       </c>
-      <c r="C998" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D998" t="s">
         <v>8</v>
       </c>
       <c r="E998">
-        <v>4.2</v>
+        <v>100.0</v>
       </c>
       <c r="F998">
         <v>0</v>
       </c>
     </row>
     <row r="999" spans="1:6">
-      <c r="A999">
-[...2 lines deleted...]
-      <c r="B999" t="s">
+      <c r="C999" t="s">
         <v>1047</v>
       </c>
-      <c r="C999" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D999" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E999">
-        <v>87.32</v>
+        <v>100.0</v>
       </c>
       <c r="F999">
         <v>0</v>
       </c>
     </row>
     <row r="1000" spans="1:6">
       <c r="A1000">
-        <v>50975010500108</v>
+        <v>64204436600242</v>
       </c>
       <c r="B1000" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C1000" t="s">
         <v>1049</v>
       </c>
-      <c r="C1000" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1000" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E1000">
-        <v>8.0</v>
+        <v>100.0</v>
       </c>
       <c r="F1000">
         <v>0</v>
       </c>
     </row>
     <row r="1001" spans="1:6">
       <c r="C1001" t="s">
-        <v>974</v>
+        <v>1050</v>
       </c>
       <c r="D1001" t="s">
         <v>16</v>
       </c>
       <c r="E1001">
-        <v>47.0</v>
+        <v>9.0</v>
       </c>
       <c r="F1001">
         <v>0</v>
       </c>
     </row>
     <row r="1002" spans="1:6">
       <c r="C1002" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="D1002" t="s">
         <v>16</v>
       </c>
       <c r="E1002">
-        <v>5.0</v>
+        <v>100.0</v>
       </c>
       <c r="F1002">
         <v>0</v>
       </c>
     </row>
     <row r="1003" spans="1:6">
-      <c r="A1003">
-[...4 lines deleted...]
-      </c>
       <c r="C1003" t="s">
         <v>1052</v>
       </c>
       <c r="D1003" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E1003">
+        <v>100.0</v>
+      </c>
+      <c r="F1003">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:6">
+      <c r="C1004" t="s">
+        <v>292</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1004">
+        <v>2.59</v>
+      </c>
+      <c r="F1004">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:6">
+      <c r="A1005">
+        <v>52147301700031</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1005">
+        <v>5.93</v>
+      </c>
+      <c r="F1005">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:6">
+      <c r="A1006">
+        <v>45263336500039</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1006">
+        <v>24.77</v>
+      </c>
+      <c r="F1006">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:6">
+      <c r="C1007" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1007">
+        <v>22.31</v>
+      </c>
+      <c r="F1007">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:6">
+      <c r="C1008" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1008">
+        <v>30.96</v>
+      </c>
+      <c r="F1008">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:6">
+      <c r="A1009" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1009">
+        <v>100.0</v>
+      </c>
+      <c r="F1009">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:6">
+      <c r="C1010" t="s">
+        <v>67</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>20</v>
+      </c>
+      <c r="E1010">
+        <v>0.12</v>
+      </c>
+      <c r="F1010">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:6">
+      <c r="C1011" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1011">
+        <v>100.0</v>
+      </c>
+      <c r="F1011">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:6">
+      <c r="A1012">
+        <v>83348877800048</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1012">
+        <v>0.66</v>
+      </c>
+      <c r="F1012">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:6">
+      <c r="A1013">
+        <v>833488778</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>198</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1013">
+        <v>7.8</v>
+      </c>
+      <c r="F1013">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:6">
+      <c r="C1014" t="s">
+        <v>381</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1014">
+        <v>15.69</v>
+      </c>
+      <c r="F1014">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:6">
+      <c r="A1015">
+        <v>42290631300057</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>153</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1015">
+        <v>8.0</v>
+      </c>
+      <c r="F1015">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:6">
+      <c r="A1016">
+        <v>31573284200663</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>20</v>
+      </c>
+      <c r="E1016">
+        <v>0.3</v>
+      </c>
+      <c r="F1016">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:6">
+      <c r="C1017" t="s">
+        <v>482</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1017">
+        <v>0.3</v>
+      </c>
+      <c r="F1017">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:6">
+      <c r="A1018">
+        <v>13000858400018</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1018">
+        <v>28.85</v>
+      </c>
+      <c r="F1018">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:6">
+      <c r="A1019">
+        <v>90115979800015</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1019">
+        <v>60.4</v>
+      </c>
+      <c r="F1019">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:6">
+      <c r="C1020" t="s">
+        <v>499</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1020">
+        <v>6.38</v>
+      </c>
+      <c r="F1020">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:6">
+      <c r="A1021">
+        <v>51911327800021</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1021">
+        <v>100.0</v>
+      </c>
+      <c r="F1021">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:6">
+      <c r="C1022" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1022">
+        <v>100.0</v>
+      </c>
+      <c r="F1022">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:6">
+      <c r="C1023" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1023">
+        <v>100.0</v>
+      </c>
+      <c r="F1023">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:6">
+      <c r="C1024" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1024">
+        <v>100.0</v>
+      </c>
+      <c r="F1024">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:6">
+      <c r="C1025" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1025">
+        <v>100.0</v>
+      </c>
+      <c r="F1025">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:6">
+      <c r="A1026">
+        <v>52007362800049</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>618</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1026">
+        <v>88.3</v>
+      </c>
+      <c r="F1026">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:6">
+      <c r="C1027" t="s">
+        <v>568</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1027">
+        <v>88.0</v>
+      </c>
+      <c r="F1027">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:6">
+      <c r="C1028" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1028">
+        <v>100.0</v>
+      </c>
+      <c r="F1028">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:6">
+      <c r="C1029" t="s">
+        <v>162</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1029">
+        <v>90.0</v>
+      </c>
+      <c r="F1029">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:6">
+      <c r="C1030" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1030">
+        <v>100.0</v>
+      </c>
+      <c r="F1030">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:6">
+      <c r="C1031" t="s">
+        <v>433</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1031">
+        <v>42.2</v>
+      </c>
+      <c r="F1031">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:6">
+      <c r="C1032" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1032">
+        <v>69.2</v>
+      </c>
+      <c r="F1032">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:6">
+      <c r="C1033" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1033">
+        <v>100.0</v>
+      </c>
+      <c r="F1033">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:6">
+      <c r="C1034" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1034">
+        <v>100.0</v>
+      </c>
+      <c r="F1034">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:6">
+      <c r="A1035">
+        <v>80056552500030</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>149</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1035">
+        <v>4.2</v>
+      </c>
+      <c r="F1035">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:6">
+      <c r="A1036">
+        <v>84225070600020</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1036">
+        <v>87.32</v>
+      </c>
+      <c r="F1036">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:6">
+      <c r="A1037">
+        <v>50975010500108</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>614</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1037">
+        <v>8.0</v>
+      </c>
+      <c r="F1037">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:6">
+      <c r="C1038" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1038">
+        <v>47.0</v>
+      </c>
+      <c r="F1038">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:6">
+      <c r="C1039" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1039">
+        <v>5.0</v>
+      </c>
+      <c r="F1039">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:6">
+      <c r="A1040">
+        <v>91029905600010</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1040">
         <v>7.91</v>
       </c>
-      <c r="F1003">
-[...3 lines deleted...]
-    <row r="1004" spans="1:6"/>
+      <c r="F1040">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:6"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="A12:A21"/>
     <mergeCell ref="B12:B21"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:B25"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="A33:A36"/>
     <mergeCell ref="B33:B36"/>
     <mergeCell ref="A37:A39"/>
     <mergeCell ref="B37:B39"/>
     <mergeCell ref="A40:A42"/>
     <mergeCell ref="B40:B42"/>
     <mergeCell ref="A43:A46"/>
     <mergeCell ref="B43:B46"/>
     <mergeCell ref="A50:A122"/>
     <mergeCell ref="B50:B122"/>
     <mergeCell ref="A124:A125"/>
     <mergeCell ref="B124:B125"/>
     <mergeCell ref="A126:A127"/>
     <mergeCell ref="B126:B127"/>
     <mergeCell ref="A129:A130"/>
     <mergeCell ref="B129:B130"/>
     <mergeCell ref="A133:A134"/>
     <mergeCell ref="B133:B134"/>
     <mergeCell ref="A138:A139"/>
     <mergeCell ref="B138:B139"/>
     <mergeCell ref="A141:A150"/>
     <mergeCell ref="B141:B150"/>
-    <mergeCell ref="A151:A159"/>
-[...18 lines deleted...]
-    <mergeCell ref="B240:B241"/>
+    <mergeCell ref="A151:A160"/>
+    <mergeCell ref="B151:B160"/>
+    <mergeCell ref="A162:A164"/>
+    <mergeCell ref="B162:B164"/>
+    <mergeCell ref="A168:A170"/>
+    <mergeCell ref="B168:B170"/>
+    <mergeCell ref="A171:A172"/>
+    <mergeCell ref="B171:B172"/>
+    <mergeCell ref="A174:A175"/>
+    <mergeCell ref="B174:B175"/>
+    <mergeCell ref="A177:A216"/>
+    <mergeCell ref="B177:B216"/>
+    <mergeCell ref="A221:A227"/>
+    <mergeCell ref="B221:B227"/>
+    <mergeCell ref="A228:A236"/>
+    <mergeCell ref="B228:B236"/>
+    <mergeCell ref="A238:A240"/>
+    <mergeCell ref="B238:B240"/>
     <mergeCell ref="A242:A243"/>
     <mergeCell ref="B242:B243"/>
-    <mergeCell ref="A245:A246"/>
-[...12 lines deleted...]
-    <mergeCell ref="B280:B281"/>
+    <mergeCell ref="A244:A245"/>
+    <mergeCell ref="B244:B245"/>
+    <mergeCell ref="A246:A247"/>
+    <mergeCell ref="B246:B247"/>
+    <mergeCell ref="A248:A249"/>
+    <mergeCell ref="B248:B249"/>
+    <mergeCell ref="A251:A254"/>
+    <mergeCell ref="B251:B254"/>
+    <mergeCell ref="A258:A267"/>
+    <mergeCell ref="B258:B267"/>
+    <mergeCell ref="A269:A270"/>
+    <mergeCell ref="B269:B270"/>
+    <mergeCell ref="A275:A277"/>
+    <mergeCell ref="B275:B277"/>
+    <mergeCell ref="A278:A282"/>
+    <mergeCell ref="B278:B282"/>
     <mergeCell ref="A283:A284"/>
     <mergeCell ref="B283:B284"/>
-    <mergeCell ref="A291:A316"/>
-[...4 lines deleted...]
-    <mergeCell ref="B320:B323"/>
+    <mergeCell ref="A286:A287"/>
+    <mergeCell ref="B286:B287"/>
+    <mergeCell ref="A294:A320"/>
+    <mergeCell ref="B294:B320"/>
+    <mergeCell ref="A321:A323"/>
+    <mergeCell ref="B321:B323"/>
     <mergeCell ref="A324:A326"/>
     <mergeCell ref="B324:B326"/>
-    <mergeCell ref="A331:A332"/>
-[...4 lines deleted...]
-    <mergeCell ref="B336:B337"/>
+    <mergeCell ref="A327:A330"/>
+    <mergeCell ref="B327:B330"/>
+    <mergeCell ref="A331:A333"/>
+    <mergeCell ref="B331:B333"/>
     <mergeCell ref="A338:A339"/>
     <mergeCell ref="B338:B339"/>
     <mergeCell ref="A340:A342"/>
     <mergeCell ref="B340:B342"/>
-    <mergeCell ref="A347:A354"/>
-[...144 lines deleted...]
-    <mergeCell ref="B880:B887"/>
+    <mergeCell ref="A343:A344"/>
+    <mergeCell ref="B343:B344"/>
+    <mergeCell ref="A345:A346"/>
+    <mergeCell ref="B345:B346"/>
+    <mergeCell ref="A347:A349"/>
+    <mergeCell ref="B347:B349"/>
+    <mergeCell ref="A354:A361"/>
+    <mergeCell ref="B354:B361"/>
+    <mergeCell ref="A362:A363"/>
+    <mergeCell ref="B362:B363"/>
+    <mergeCell ref="A364:A370"/>
+    <mergeCell ref="B364:B370"/>
+    <mergeCell ref="A372:A374"/>
+    <mergeCell ref="B372:B374"/>
+    <mergeCell ref="A375:A376"/>
+    <mergeCell ref="B375:B376"/>
+    <mergeCell ref="A379:A412"/>
+    <mergeCell ref="B379:B412"/>
+    <mergeCell ref="A414:A415"/>
+    <mergeCell ref="B414:B415"/>
+    <mergeCell ref="A416:A419"/>
+    <mergeCell ref="B416:B419"/>
+    <mergeCell ref="A426:A427"/>
+    <mergeCell ref="B426:B427"/>
+    <mergeCell ref="A428:A430"/>
+    <mergeCell ref="B428:B430"/>
+    <mergeCell ref="A431:A435"/>
+    <mergeCell ref="B431:B435"/>
+    <mergeCell ref="A436:A438"/>
+    <mergeCell ref="B436:B438"/>
+    <mergeCell ref="A439:A440"/>
+    <mergeCell ref="B439:B440"/>
+    <mergeCell ref="A441:A444"/>
+    <mergeCell ref="B441:B444"/>
+    <mergeCell ref="A445:A446"/>
+    <mergeCell ref="B445:B446"/>
+    <mergeCell ref="A448:A449"/>
+    <mergeCell ref="B448:B449"/>
+    <mergeCell ref="A450:A471"/>
+    <mergeCell ref="B450:B471"/>
+    <mergeCell ref="A472:A476"/>
+    <mergeCell ref="B472:B476"/>
+    <mergeCell ref="A480:A482"/>
+    <mergeCell ref="B480:B482"/>
+    <mergeCell ref="A484:A485"/>
+    <mergeCell ref="B484:B485"/>
+    <mergeCell ref="A486:A498"/>
+    <mergeCell ref="B486:B498"/>
+    <mergeCell ref="A502:A503"/>
+    <mergeCell ref="B502:B503"/>
+    <mergeCell ref="A504:A507"/>
+    <mergeCell ref="B504:B507"/>
+    <mergeCell ref="A508:A509"/>
+    <mergeCell ref="B508:B509"/>
+    <mergeCell ref="A510:A515"/>
+    <mergeCell ref="B510:B515"/>
+    <mergeCell ref="A516:A518"/>
+    <mergeCell ref="B516:B518"/>
+    <mergeCell ref="A519:A520"/>
+    <mergeCell ref="B519:B520"/>
+    <mergeCell ref="A521:A544"/>
+    <mergeCell ref="B521:B544"/>
+    <mergeCell ref="A545:A546"/>
+    <mergeCell ref="B545:B546"/>
+    <mergeCell ref="A551:A553"/>
+    <mergeCell ref="B551:B553"/>
+    <mergeCell ref="A554:A559"/>
+    <mergeCell ref="B554:B559"/>
+    <mergeCell ref="A560:A561"/>
+    <mergeCell ref="B560:B561"/>
+    <mergeCell ref="A562:A563"/>
+    <mergeCell ref="B562:B563"/>
+    <mergeCell ref="A567:A569"/>
+    <mergeCell ref="B567:B569"/>
+    <mergeCell ref="A571:A572"/>
+    <mergeCell ref="B571:B572"/>
+    <mergeCell ref="A574:A580"/>
+    <mergeCell ref="B574:B580"/>
+    <mergeCell ref="A581:A654"/>
+    <mergeCell ref="B581:B654"/>
+    <mergeCell ref="A655:A660"/>
+    <mergeCell ref="B655:B660"/>
+    <mergeCell ref="A663:A664"/>
+    <mergeCell ref="B663:B664"/>
+    <mergeCell ref="A668:A669"/>
+    <mergeCell ref="B668:B669"/>
+    <mergeCell ref="A670:A673"/>
+    <mergeCell ref="B670:B673"/>
+    <mergeCell ref="A675:A676"/>
+    <mergeCell ref="B675:B676"/>
+    <mergeCell ref="A677:A683"/>
+    <mergeCell ref="B677:B683"/>
+    <mergeCell ref="A684:A707"/>
+    <mergeCell ref="B684:B707"/>
+    <mergeCell ref="A708:A709"/>
+    <mergeCell ref="B708:B709"/>
+    <mergeCell ref="A710:A730"/>
+    <mergeCell ref="B710:B730"/>
+    <mergeCell ref="A731:A742"/>
+    <mergeCell ref="B731:B742"/>
+    <mergeCell ref="A745:A746"/>
+    <mergeCell ref="B745:B746"/>
+    <mergeCell ref="A747:A748"/>
+    <mergeCell ref="B747:B748"/>
+    <mergeCell ref="A754:A755"/>
+    <mergeCell ref="B754:B755"/>
+    <mergeCell ref="A757:A760"/>
+    <mergeCell ref="B757:B760"/>
+    <mergeCell ref="A761:A762"/>
+    <mergeCell ref="B761:B762"/>
+    <mergeCell ref="A763:A772"/>
+    <mergeCell ref="B763:B772"/>
+    <mergeCell ref="A775:A776"/>
+    <mergeCell ref="B775:B776"/>
+    <mergeCell ref="A778:A779"/>
+    <mergeCell ref="B778:B779"/>
+    <mergeCell ref="A780:A783"/>
+    <mergeCell ref="B780:B783"/>
+    <mergeCell ref="A786:A792"/>
+    <mergeCell ref="B786:B792"/>
+    <mergeCell ref="A794:A795"/>
+    <mergeCell ref="B794:B795"/>
+    <mergeCell ref="A800:A803"/>
+    <mergeCell ref="B800:B803"/>
+    <mergeCell ref="A804:A807"/>
+    <mergeCell ref="B804:B807"/>
+    <mergeCell ref="A810:A815"/>
+    <mergeCell ref="B810:B815"/>
+    <mergeCell ref="A817:A829"/>
+    <mergeCell ref="B817:B829"/>
+    <mergeCell ref="A832:A833"/>
+    <mergeCell ref="B832:B833"/>
+    <mergeCell ref="A834:A835"/>
+    <mergeCell ref="B834:B835"/>
+    <mergeCell ref="A836:A837"/>
+    <mergeCell ref="B836:B837"/>
+    <mergeCell ref="A841:A842"/>
+    <mergeCell ref="B841:B842"/>
+    <mergeCell ref="A845:A846"/>
+    <mergeCell ref="B845:B846"/>
+    <mergeCell ref="A848:A849"/>
+    <mergeCell ref="B848:B849"/>
+    <mergeCell ref="A850:A852"/>
+    <mergeCell ref="B850:B852"/>
+    <mergeCell ref="A854:A856"/>
+    <mergeCell ref="B854:B856"/>
+    <mergeCell ref="A861:A866"/>
+    <mergeCell ref="B861:B866"/>
+    <mergeCell ref="A877:A880"/>
+    <mergeCell ref="B877:B880"/>
+    <mergeCell ref="A882:A884"/>
+    <mergeCell ref="B882:B884"/>
     <mergeCell ref="A888:A889"/>
     <mergeCell ref="B888:B889"/>
+    <mergeCell ref="A890:A891"/>
+    <mergeCell ref="B890:B891"/>
     <mergeCell ref="A892:A893"/>
     <mergeCell ref="B892:B893"/>
-    <mergeCell ref="A894:A896"/>
-[...40 lines deleted...]
-    <mergeCell ref="B1000:B1002"/>
+    <mergeCell ref="A894:A905"/>
+    <mergeCell ref="B894:B905"/>
+    <mergeCell ref="A909:A910"/>
+    <mergeCell ref="B909:B910"/>
+    <mergeCell ref="A916:A923"/>
+    <mergeCell ref="B916:B923"/>
+    <mergeCell ref="A924:A925"/>
+    <mergeCell ref="B924:B925"/>
+    <mergeCell ref="A928:A929"/>
+    <mergeCell ref="B928:B929"/>
+    <mergeCell ref="A930:A932"/>
+    <mergeCell ref="B930:B932"/>
+    <mergeCell ref="A935:A947"/>
+    <mergeCell ref="B935:B947"/>
+    <mergeCell ref="A949:A958"/>
+    <mergeCell ref="B949:B958"/>
+    <mergeCell ref="A960:A966"/>
+    <mergeCell ref="B960:B966"/>
+    <mergeCell ref="A970:A971"/>
+    <mergeCell ref="B970:B971"/>
+    <mergeCell ref="A972:A975"/>
+    <mergeCell ref="B972:B975"/>
+    <mergeCell ref="A976:A984"/>
+    <mergeCell ref="B976:B984"/>
+    <mergeCell ref="A985:A986"/>
+    <mergeCell ref="B985:B986"/>
+    <mergeCell ref="A987:A990"/>
+    <mergeCell ref="B987:B990"/>
+    <mergeCell ref="A991:A992"/>
+    <mergeCell ref="B991:B992"/>
+    <mergeCell ref="A995:A997"/>
+    <mergeCell ref="B995:B997"/>
+    <mergeCell ref="A998:A999"/>
+    <mergeCell ref="B998:B999"/>
+    <mergeCell ref="A1000:A1004"/>
+    <mergeCell ref="B1000:B1004"/>
+    <mergeCell ref="A1006:A1008"/>
+    <mergeCell ref="B1006:B1008"/>
+    <mergeCell ref="A1009:A1011"/>
+    <mergeCell ref="B1009:B1011"/>
+    <mergeCell ref="A1013:A1014"/>
+    <mergeCell ref="B1013:B1014"/>
+    <mergeCell ref="A1016:A1017"/>
+    <mergeCell ref="B1016:B1017"/>
+    <mergeCell ref="A1019:A1020"/>
+    <mergeCell ref="B1019:B1020"/>
+    <mergeCell ref="A1021:A1025"/>
+    <mergeCell ref="B1021:B1025"/>
+    <mergeCell ref="A1026:A1034"/>
+    <mergeCell ref="B1026:B1034"/>
+    <mergeCell ref="A1037:A1039"/>
+    <mergeCell ref="B1037:B1039"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>